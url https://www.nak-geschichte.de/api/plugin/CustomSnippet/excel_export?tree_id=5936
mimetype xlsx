--- v0 (2026-05-07)
+++ v1 (2026-06-25)
@@ -10,185 +10,185 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5755" uniqueCount="4900">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5805" uniqueCount="4940">
   <si>
     <t>APNR</t>
   </si>
   <si>
     <t>Nachname</t>
   </si>
   <si>
     <t>Vorname</t>
   </si>
   <si>
     <t>Apostel</t>
   </si>
   <si>
     <t>Lebensdaten</t>
   </si>
   <si>
     <t>A01</t>
   </si>
   <si>
     <t>Cardale</t>
   </si>
   <si>
     <t>John Bate</t>
   </si>
   <si>
     <t>14.07.1835</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8159901</t>
   </si>
   <si>
     <t>A02</t>
   </si>
   <si>
     <t>Drummond</t>
   </si>
   <si>
     <t>Henry</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6866713</t>
+    <t>https://www.nak-zentralarchiv.de/db/8159902</t>
   </si>
   <si>
     <t>A03</t>
   </si>
   <si>
     <t>Perceval</t>
   </si>
   <si>
     <t>Spencer</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6867550</t>
+    <t>https://www.nak-zentralarchiv.de/db/8159904</t>
   </si>
   <si>
     <t>A04</t>
   </si>
   <si>
     <t>King-Church</t>
   </si>
   <si>
     <t>Henry John</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8159905</t>
   </si>
   <si>
     <t>A05</t>
   </si>
   <si>
     <t>Armstrong</t>
   </si>
   <si>
     <t>Nicholas</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8159906</t>
   </si>
   <si>
     <t>A06</t>
   </si>
   <si>
     <t>Woodhouse</t>
   </si>
   <si>
     <t>Francis Valentine</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/7953226</t>
   </si>
   <si>
     <t>A07</t>
   </si>
   <si>
     <t>Tudor</t>
   </si>
   <si>
     <t>John Owen</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6867460</t>
+    <t>https://www.nak-zentralarchiv.de/db/8159909</t>
   </si>
   <si>
     <t>A08</t>
   </si>
   <si>
     <t>Dalton</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8159911</t>
   </si>
   <si>
     <t>A09</t>
   </si>
   <si>
     <t>Carlyle</t>
   </si>
   <si>
     <t>Thomas</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/6866802</t>
   </si>
   <si>
     <t>A10</t>
   </si>
   <si>
     <t>Sitwell</t>
   </si>
   <si>
     <t>Francis</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6865649</t>
+    <t>https://www.nak-zentralarchiv.de/db/8159908</t>
   </si>
   <si>
     <t>A11</t>
   </si>
   <si>
     <t>Dow</t>
   </si>
   <si>
     <t>William</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8159910</t>
   </si>
   <si>
     <t>A12</t>
   </si>
   <si>
     <t>MacKenzie</t>
   </si>
   <si>
     <t xml:space="preserve">Duncan </t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8159912</t>
   </si>
@@ -366,126 +366,126 @@
   <si>
     <t>Ruff</t>
   </si>
   <si>
     <t>Georg Gustav Adolf</t>
   </si>
   <si>
     <t>03.06.1888</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8159924</t>
   </si>
   <si>
     <t>N0014</t>
   </si>
   <si>
     <t>Kim</t>
   </si>
   <si>
     <t>Lim Lim Tjoe</t>
   </si>
   <si>
     <t>08.07.1888</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6465575</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195178</t>
   </si>
   <si>
     <t>N0015</t>
   </si>
   <si>
     <t>Klibbe</t>
   </si>
   <si>
     <t>Carl Georg</t>
   </si>
   <si>
     <t>08.07.1893</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6465620</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195179</t>
   </si>
   <si>
     <t>N0016</t>
   </si>
   <si>
     <t>Hannibal(s)</t>
   </si>
   <si>
     <t>G. L.</t>
   </si>
   <si>
     <t>XX.XX.1895</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6465622</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195180</t>
   </si>
   <si>
     <t>N0017</t>
   </si>
   <si>
     <t>Niehaus</t>
   </si>
   <si>
     <t>Hermann Christoph</t>
   </si>
   <si>
     <t>21.07.1896</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/424263</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195181</t>
   </si>
   <si>
     <t>N0018</t>
   </si>
   <si>
     <t>Bemmel, van</t>
   </si>
   <si>
     <t>Martinus</t>
   </si>
   <si>
     <t>17.01.1897</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6465623</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195182</t>
   </si>
   <si>
     <t>N0019</t>
   </si>
   <si>
     <t>Hallmann</t>
   </si>
   <si>
     <t>Ernst Traugott</t>
   </si>
   <si>
     <t>19.09.1897</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6465624</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195183</t>
   </si>
   <si>
     <t>N0020</t>
   </si>
   <si>
     <t>Hoekstra</t>
   </si>
   <si>
     <t>Luitsen B.</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/6465628</t>
   </si>
   <si>
     <t>N0021</t>
   </si>
   <si>
     <t>Kofman</t>
   </si>
   <si>
     <t>Jakob</t>
   </si>
   <si>
     <t>12.06.1898</t>
   </si>
@@ -591,12921 +591,12918 @@
   <si>
     <t>https://www.nak-zentralarchiv.de/db/424913</t>
   </si>
   <si>
     <t>N0029</t>
   </si>
   <si>
     <t>Bock</t>
   </si>
   <si>
     <t>22.10.1905</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/6465677</t>
   </si>
   <si>
     <t>N0030</t>
   </si>
   <si>
     <t>Brückner</t>
   </si>
   <si>
     <t>Carl August</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6465678</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195158</t>
   </si>
   <si>
     <t>N0031</t>
   </si>
   <si>
     <t>Oehlmann</t>
   </si>
   <si>
     <t>Wilhelm</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6465679</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195159</t>
   </si>
   <si>
     <t>N0032</t>
   </si>
   <si>
     <t>Bischoff</t>
   </si>
   <si>
     <t>Johann Gottfried</t>
   </si>
   <si>
     <t>12.08.1906</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/1692766</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195160</t>
   </si>
   <si>
     <t>N0033</t>
   </si>
   <si>
     <t>Güldenpfennig</t>
   </si>
   <si>
     <t>Albert Adolf Julius</t>
   </si>
   <si>
     <t>01.04.1907</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6465680</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195161</t>
   </si>
   <si>
     <t>N0034</t>
   </si>
   <si>
     <t>Steinweg</t>
   </si>
   <si>
     <t>Johann Otto Heinrich</t>
   </si>
   <si>
     <t>05.05.1907</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6465681</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195162</t>
   </si>
   <si>
     <t>N0035</t>
   </si>
   <si>
     <t>Zander</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>18.08.1908</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6465682</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195163</t>
   </si>
   <si>
     <t>N0036</t>
   </si>
   <si>
     <t>Oosbree, van</t>
   </si>
   <si>
     <t>Johannes Hendrik</t>
   </si>
   <si>
     <t>23.06.1910</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6465918</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195164</t>
   </si>
   <si>
     <t>N0037</t>
   </si>
   <si>
     <t>Ecke</t>
   </si>
   <si>
     <t>Max</t>
   </si>
   <si>
     <t>22.10.1911</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6465920</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195165</t>
   </si>
   <si>
     <t>N0038</t>
   </si>
   <si>
     <t>Brandes</t>
   </si>
   <si>
     <t>Friedrich Wilhelm Gustav</t>
   </si>
   <si>
     <t>18.02.1912</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6465922</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195166</t>
   </si>
   <si>
     <t>N0039</t>
   </si>
   <si>
     <t>Schlaphoff</t>
   </si>
   <si>
     <t>Georg Heinich Wilhelm</t>
   </si>
   <si>
     <t>21.09.1913</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6465924</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195167</t>
   </si>
   <si>
     <t>N0040</t>
   </si>
   <si>
     <t>Hölzel</t>
   </si>
   <si>
     <t>22.10.1916</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6465928</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195147</t>
   </si>
   <si>
     <t>N0041</t>
   </si>
   <si>
     <t>Meuser</t>
   </si>
   <si>
     <t>Christian</t>
   </si>
   <si>
     <t>10.10.1920</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/424912</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195148</t>
   </si>
   <si>
     <t>N0042</t>
   </si>
   <si>
     <t>Gutbrod</t>
   </si>
   <si>
     <t>Karl</t>
   </si>
   <si>
     <t>11.09.1921</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6466173</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195149</t>
   </si>
   <si>
     <t>N0043</t>
   </si>
   <si>
     <t>Schmitz</t>
   </si>
   <si>
     <t>Jacob (G.)</t>
   </si>
   <si>
     <t>30.04.1922</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6466273</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195150</t>
   </si>
   <si>
     <t>N0044</t>
   </si>
   <si>
     <t>Stiegler</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6466274</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195151</t>
   </si>
   <si>
     <t>N0045</t>
   </si>
   <si>
     <t>Hartmann</t>
   </si>
   <si>
     <t>02.07.1922</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6466276</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195152</t>
   </si>
   <si>
     <t>N0046</t>
   </si>
   <si>
     <t>Lax</t>
   </si>
   <si>
     <t>Martin</t>
   </si>
   <si>
     <t>14.01.1923</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6466282</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195153</t>
   </si>
   <si>
     <t>N0047</t>
   </si>
   <si>
     <t>Blöcker</t>
   </si>
   <si>
     <t>Edmund</t>
   </si>
   <si>
     <t>25.02.1923</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6466320</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195154</t>
   </si>
   <si>
     <t>N0048</t>
   </si>
   <si>
     <t>Dach</t>
   </si>
   <si>
     <t>Paul</t>
   </si>
   <si>
     <t>08.04.1923</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/424264</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195155</t>
   </si>
   <si>
     <t>N0049</t>
   </si>
   <si>
     <t>Magney</t>
   </si>
   <si>
     <t>Hermann Dietrich</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/8002387</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195156</t>
   </si>
   <si>
     <t>N0050</t>
   </si>
   <si>
     <t>Schall</t>
   </si>
   <si>
     <t>Georg</t>
   </si>
   <si>
     <t>02.09.1923</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6466321</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195137</t>
   </si>
   <si>
     <t>N0051</t>
   </si>
   <si>
     <t>Güttinger</t>
   </si>
   <si>
     <t>16.09.1923</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6466322</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195138</t>
   </si>
   <si>
     <t>N0052</t>
   </si>
   <si>
     <t>Erb</t>
   </si>
   <si>
     <t>John</t>
   </si>
   <si>
     <t>12.10.1924</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/424174</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195139</t>
   </si>
   <si>
     <t>N0053</t>
   </si>
   <si>
     <t>Mertoredjo</t>
   </si>
   <si>
     <t>Jotham</t>
   </si>
   <si>
     <t>12.04.1925</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6466337</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195140</t>
   </si>
   <si>
     <t>N0054</t>
   </si>
   <si>
     <t>Lembke</t>
   </si>
   <si>
     <t>Johannes Friedrich</t>
   </si>
   <si>
     <t>19.04.1925</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6466496</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195141</t>
   </si>
   <si>
     <t>N0055</t>
   </si>
   <si>
     <t>Dietz</t>
   </si>
   <si>
     <t>15.11.1926</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6466497</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195142</t>
   </si>
   <si>
     <t>N0056</t>
   </si>
   <si>
     <t>Landgraf</t>
   </si>
   <si>
     <t>Arthur</t>
   </si>
   <si>
     <t>15.09.1927</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6466499</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195143</t>
   </si>
   <si>
     <t>N0057</t>
   </si>
   <si>
     <t>Scheel</t>
   </si>
   <si>
     <t>Johannes</t>
   </si>
   <si>
     <t>12.02.1928</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6466503</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195144</t>
   </si>
   <si>
     <t>N0058</t>
   </si>
   <si>
     <t>Faasen</t>
   </si>
   <si>
     <t>Gradus</t>
   </si>
   <si>
     <t>24.02.1928</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6466505</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195145</t>
   </si>
   <si>
     <t>N0059</t>
   </si>
   <si>
     <t>Heinrich Franz</t>
   </si>
   <si>
     <t>05.12.1928</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6466519</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195146</t>
   </si>
   <si>
     <t>N0060</t>
   </si>
   <si>
     <t>Buchner</t>
   </si>
   <si>
     <t>Emil</t>
   </si>
   <si>
     <t>30.08.1931</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6466546</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195127</t>
   </si>
   <si>
     <t>N0061</t>
   </si>
   <si>
     <t>Schüring</t>
   </si>
   <si>
     <t>Hermann</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/424267</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195128</t>
   </si>
   <si>
     <t>N0062</t>
   </si>
   <si>
     <t>Schmeling</t>
   </si>
   <si>
     <t>12.03.1933</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/424911</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195129</t>
   </si>
   <si>
     <t>N0063</t>
   </si>
   <si>
     <t>Knigge</t>
   </si>
   <si>
     <t>28.05.1933</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/8137146</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195130</t>
   </si>
   <si>
     <t>N0064</t>
   </si>
   <si>
     <t>Rockstroh</t>
   </si>
   <si>
     <t>Bruno</t>
   </si>
   <si>
     <t>24.09.1933</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/8137145</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195131</t>
   </si>
   <si>
     <t>N0065</t>
   </si>
   <si>
-    <t>Tjitrowirjo</t>
+    <t>Tjitowirjo</t>
   </si>
   <si>
     <t>Kepas</t>
   </si>
   <si>
     <t>17.03.1934</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6466640</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195132</t>
   </si>
   <si>
     <t>N0066</t>
   </si>
   <si>
     <t>Kuhlen</t>
   </si>
   <si>
     <t>Peter</t>
   </si>
   <si>
     <t>31.03.1935</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/424266</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195133</t>
   </si>
   <si>
     <t>N0067</t>
   </si>
   <si>
     <t>Vries, de</t>
   </si>
   <si>
     <t>Robert Ernest John</t>
   </si>
   <si>
     <t>06.10.1935</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467382</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195134</t>
   </si>
   <si>
     <t>N0068</t>
   </si>
   <si>
     <t>Schneider</t>
   </si>
   <si>
     <t>Rudolf (I)</t>
   </si>
   <si>
     <t>13.10.1935</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467386</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195135</t>
   </si>
   <si>
     <t>N0069</t>
   </si>
   <si>
     <t>Hinz</t>
   </si>
   <si>
     <t>Gottfried</t>
   </si>
   <si>
     <t>07.06.1936</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467416</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195136</t>
   </si>
   <si>
     <t>N0070</t>
   </si>
   <si>
     <t>Ludwig</t>
   </si>
   <si>
     <t>Carl</t>
   </si>
   <si>
     <t>27.11.1938</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467496</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195116</t>
   </si>
   <si>
     <t>N0071</t>
   </si>
   <si>
     <t>Jochems</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>15.01.1939</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467506</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195117</t>
   </si>
   <si>
     <t>N0072</t>
   </si>
   <si>
     <t>Gantner</t>
   </si>
   <si>
     <t>Eduardo</t>
   </si>
   <si>
     <t>07.05.1939</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467508</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195118</t>
   </si>
   <si>
     <t>N0073</t>
   </si>
   <si>
     <t>Otto</t>
   </si>
   <si>
     <t>07.12.1941</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467517</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195119</t>
   </si>
   <si>
     <t>N0074</t>
   </si>
   <si>
     <t>Toplisek</t>
   </si>
   <si>
     <t>José</t>
   </si>
   <si>
     <t>21.05.1944</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467526</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195120</t>
   </si>
   <si>
     <t>N0075</t>
   </si>
   <si>
     <t>Fendt</t>
   </si>
   <si>
     <t>John Peter</t>
   </si>
   <si>
     <t>02.07.1944</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467592</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195121</t>
   </si>
   <si>
     <t>N0076</t>
   </si>
   <si>
     <t>Paasman</t>
   </si>
   <si>
     <t>Berend Frederik</t>
   </si>
   <si>
     <t>21.07.1946</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/0</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195123</t>
   </si>
   <si>
     <t>N0077</t>
   </si>
   <si>
     <t>Ruefenacht</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467595</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195122</t>
   </si>
   <si>
     <t>N0078</t>
   </si>
   <si>
     <t>Weinmann</t>
   </si>
   <si>
     <t>25.08.1946</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467681</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195124</t>
   </si>
   <si>
     <t>N0079</t>
   </si>
   <si>
     <t>Schmidt</t>
   </si>
   <si>
     <t>Walter</t>
   </si>
   <si>
     <t>29.09.1946</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7881271</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195125</t>
   </si>
   <si>
     <t>N0080</t>
   </si>
   <si>
     <t>Oberländer</t>
   </si>
   <si>
     <t>Heinrich</t>
   </si>
   <si>
     <t>27.10.1946</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467846</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195105</t>
   </si>
   <si>
     <t>N0081</t>
   </si>
   <si>
     <t>Wucherpfennig</t>
   </si>
   <si>
     <t>Otto Friedrich Ludwig</t>
   </si>
   <si>
     <t>19.01.1947</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467847</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195106</t>
   </si>
   <si>
     <t>N0082</t>
   </si>
   <si>
     <t>Abicht</t>
   </si>
   <si>
     <t>Arno Erdmann</t>
   </si>
   <si>
     <t>20.04.1947</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467848</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195107</t>
   </si>
   <si>
     <t>N0083</t>
   </si>
   <si>
     <t>Hiby</t>
   </si>
   <si>
     <t>Ewald Cornelius August</t>
   </si>
   <si>
     <t>27.07.1947</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467850</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195108</t>
   </si>
   <si>
     <t>N0084</t>
   </si>
   <si>
     <t>Kamphuis</t>
   </si>
   <si>
     <t>Gerrit</t>
   </si>
   <si>
     <t>15.08.1948</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467854</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195109</t>
   </si>
   <si>
     <t>N0085</t>
   </si>
   <si>
     <t>Dehmel</t>
   </si>
   <si>
     <t>Siegfried</t>
   </si>
   <si>
     <t>03.10.1948</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/424910</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195110</t>
   </si>
   <si>
     <t>N0086</t>
   </si>
   <si>
     <t>Malan</t>
   </si>
   <si>
     <t>Daniel Carel Smuts</t>
   </si>
   <si>
     <t>06.11.1949</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467858</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195111</t>
   </si>
   <si>
     <t>N0087</t>
   </si>
   <si>
     <t>Rockenfelder</t>
   </si>
   <si>
     <t>05.02.1950</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468126</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195112</t>
   </si>
   <si>
     <t>N0088</t>
   </si>
   <si>
     <t>Wicht</t>
   </si>
   <si>
     <t>19.03.1950</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468215</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195113</t>
   </si>
   <si>
     <t>N0089</t>
   </si>
   <si>
     <t>Volz</t>
   </si>
   <si>
     <t>Gotthilf</t>
   </si>
   <si>
     <t>09.04.1950</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468216</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195114</t>
   </si>
   <si>
     <t>N0090</t>
   </si>
   <si>
     <t>Hahn</t>
   </si>
   <si>
     <t>Friedrich Mathias</t>
   </si>
   <si>
     <t>10.09.1950</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468217</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195095</t>
   </si>
   <si>
     <t>N0091</t>
   </si>
   <si>
     <t>Glessmann</t>
   </si>
   <si>
     <t>Edmundo</t>
   </si>
   <si>
     <t>29.10.1950</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468218</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195096</t>
   </si>
   <si>
     <t>N0092</t>
   </si>
   <si>
     <t>Tiedt</t>
   </si>
   <si>
     <t>Herbert</t>
   </si>
   <si>
     <t>03.06.1951</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468220</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195097</t>
   </si>
   <si>
     <t>N0093</t>
   </si>
   <si>
     <t>05.08.1951</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468364</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195104</t>
   </si>
   <si>
     <t>N0094</t>
   </si>
   <si>
     <t>Dauber</t>
   </si>
   <si>
     <t>Chrétien</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468429</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195100</t>
   </si>
   <si>
     <t>N0095</t>
   </si>
   <si>
     <t>Eschmann</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468431</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195101</t>
   </si>
   <si>
     <t>N0096</t>
   </si>
   <si>
     <t>Schiwy</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/424270</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195099</t>
   </si>
   <si>
     <t>N0097</t>
   </si>
   <si>
     <t>Schumacher</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468114</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195098</t>
   </si>
   <si>
     <t>N0098</t>
   </si>
   <si>
     <t>Tansahsami (Tan Bian Sing)</t>
   </si>
   <si>
     <t>Hendra</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468432</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195102</t>
   </si>
   <si>
     <t>N0099</t>
   </si>
   <si>
     <t>Wintermantel</t>
   </si>
   <si>
     <t>Willi</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468435</t>
+    <t>https://www.nak-zentralarchiv.de/db/8195103</t>
   </si>
   <si>
     <t>N0100</t>
   </si>
   <si>
     <t>Erasmus</t>
   </si>
   <si>
     <t>Philippus Jacobus</t>
   </si>
   <si>
     <t>18.05.1952</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468639</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193957</t>
   </si>
   <si>
     <t>N0101</t>
   </si>
   <si>
     <t>Redjapawira [bin Ebron Rawidjaja]</t>
   </si>
   <si>
     <t>Kasam</t>
   </si>
   <si>
     <t>01.06.1952</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468641</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193958</t>
   </si>
   <si>
     <t>N0102</t>
   </si>
   <si>
     <t>Streckeisen</t>
   </si>
   <si>
     <t>08.06.1952</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6465515</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193959</t>
   </si>
   <si>
     <t>N0103</t>
   </si>
   <si>
     <t>Startz</t>
   </si>
   <si>
     <t>Eugen</t>
   </si>
   <si>
     <t>13.07.1952</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468120</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193960</t>
   </si>
   <si>
     <t>N0104</t>
   </si>
   <si>
     <t>Jaggi</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468645</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193961</t>
   </si>
   <si>
     <t>N0105</t>
   </si>
   <si>
     <t>12.04.1953</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468647</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193962</t>
   </si>
   <si>
     <t>N0106</t>
   </si>
   <si>
     <t>Knaupmeier</t>
   </si>
   <si>
     <t>26.04.1953</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/424908</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193963</t>
   </si>
   <si>
     <t>N0107</t>
   </si>
   <si>
     <t>Gerke</t>
   </si>
   <si>
     <t>Otto Wilhelm Waldemar</t>
   </si>
   <si>
     <t>28.06.1953</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468650</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193964</t>
   </si>
   <si>
     <t>N0108</t>
   </si>
   <si>
     <t>Herrmann</t>
   </si>
   <si>
     <t>Gottlob</t>
   </si>
   <si>
     <t>27.09.1953</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468651</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193965</t>
   </si>
   <si>
     <t>N0109</t>
   </si>
   <si>
     <t>Dunkmann</t>
   </si>
   <si>
     <t>Ernst Friedrich</t>
   </si>
   <si>
     <t>04.10.1953</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/424907</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193966</t>
   </si>
   <si>
     <t>N0110</t>
   </si>
   <si>
     <t>Baur</t>
   </si>
   <si>
     <t>Joseph</t>
   </si>
   <si>
     <t>11.10.1953</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468652</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193945</t>
   </si>
   <si>
     <t>N0111</t>
   </si>
   <si>
     <t>Hänni</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469157</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193944</t>
   </si>
   <si>
     <t>N0112</t>
   </si>
   <si>
     <t>Higelin</t>
   </si>
   <si>
     <t>08.11.1953</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469159</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193946</t>
   </si>
   <si>
     <t>N0113</t>
   </si>
   <si>
     <t>Tjark</t>
   </si>
   <si>
     <t>28.02.1954</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469165</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193947</t>
   </si>
   <si>
     <t>N0114</t>
   </si>
   <si>
     <t>Swart</t>
   </si>
   <si>
     <t>Joseph Johannes Matthys</t>
   </si>
   <si>
     <t>18.07.1954</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469174</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193948</t>
   </si>
   <si>
     <t>N0115</t>
   </si>
   <si>
     <t>Bell</t>
   </si>
   <si>
     <t>John Robert</t>
   </si>
   <si>
     <t>12.08.1954</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469175</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193949</t>
   </si>
   <si>
     <t>N0116</t>
   </si>
   <si>
     <t>Kreunen</t>
   </si>
   <si>
     <t>Jacobus Rembrandinus</t>
   </si>
   <si>
     <t>12.09.1954</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469389</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193950</t>
   </si>
   <si>
     <t>N0117</t>
   </si>
   <si>
     <t>17.10.1954</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469391</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193951</t>
   </si>
   <si>
     <t>N0118</t>
   </si>
   <si>
     <t>Boer</t>
   </si>
   <si>
     <t>Arie</t>
   </si>
   <si>
     <t>12.12.1954</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469445</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193952</t>
   </si>
   <si>
     <t>N0119</t>
   </si>
   <si>
     <t>Fernandes</t>
   </si>
   <si>
     <t>Hubert Howes</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469449</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193953</t>
   </si>
   <si>
     <t>N0120</t>
   </si>
   <si>
     <t>Gut</t>
   </si>
   <si>
     <t>Karl Rudolf</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469450</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193934</t>
   </si>
   <si>
     <t>N0121</t>
   </si>
   <si>
     <t>Mkandawire</t>
   </si>
   <si>
     <t>George Henwood</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469456</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193935</t>
   </si>
   <si>
     <t>N0122</t>
   </si>
   <si>
     <t>Lisen, de</t>
   </si>
   <si>
     <t>Eric</t>
   </si>
   <si>
     <t>03.04.1955</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469477</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193936</t>
   </si>
   <si>
     <t>N0123</t>
   </si>
   <si>
     <t>Kraus</t>
   </si>
   <si>
     <t>Michael</t>
   </si>
   <si>
     <t>26.06.1955</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469479</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193937</t>
   </si>
   <si>
     <t>N0124</t>
   </si>
   <si>
     <t>Gurtner</t>
   </si>
   <si>
     <t>24.07.1955</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469482</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193938</t>
   </si>
   <si>
     <t>N0125</t>
   </si>
   <si>
     <t>Martasudarma</t>
   </si>
   <si>
     <t>Raden Markam</t>
   </si>
   <si>
     <t>15.02.1956</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469492</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193939</t>
   </si>
   <si>
     <t>N0126</t>
   </si>
   <si>
     <t>Rudolf (II)</t>
   </si>
   <si>
     <t>10.06.1956</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468109</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193940</t>
   </si>
   <si>
     <t>N0127</t>
   </si>
   <si>
     <t>Andrew James</t>
   </si>
   <si>
     <t>24.03.1957</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469502</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193941</t>
   </si>
   <si>
     <t>N0128</t>
   </si>
   <si>
     <t>Zimmermann</t>
   </si>
   <si>
     <t>16.06.1957</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469503</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193942</t>
   </si>
   <si>
     <t>N0129</t>
   </si>
   <si>
     <t>Lewitus</t>
   </si>
   <si>
     <t>Federico</t>
   </si>
   <si>
     <t>27.10.1957</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467982</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193943</t>
   </si>
   <si>
     <t>N0130</t>
   </si>
   <si>
     <t>Marton</t>
   </si>
   <si>
     <t>Aureliano A. César</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469504</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193924</t>
   </si>
   <si>
     <t>N0131</t>
   </si>
   <si>
     <t>Budden</t>
   </si>
   <si>
     <t>Albert</t>
   </si>
   <si>
     <t>22.06.1958</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469506</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193925</t>
   </si>
   <si>
     <t>N0132</t>
   </si>
   <si>
     <t>Bhulana</t>
   </si>
   <si>
     <t>Stuart Mboneneli</t>
   </si>
   <si>
     <t>12.10.1958</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469510</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193926</t>
   </si>
   <si>
     <t>N0133</t>
   </si>
   <si>
     <t>Kortüm</t>
   </si>
   <si>
     <t>Kurt</t>
   </si>
   <si>
     <t>31.12.1958</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469512</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193927</t>
   </si>
   <si>
     <t>N0134</t>
   </si>
   <si>
     <t>Dicke</t>
   </si>
   <si>
     <t>16.10.1960</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/424517</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193928</t>
   </si>
   <si>
     <t>N0135</t>
   </si>
   <si>
     <t>Kitching</t>
   </si>
   <si>
     <t>Johann Rissik</t>
   </si>
   <si>
     <t>16.08.1964</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469541</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193930</t>
   </si>
   <si>
     <t>N0136</t>
   </si>
   <si>
     <t>Mitas</t>
   </si>
   <si>
     <t>Adam Adonis</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468014</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193929</t>
   </si>
   <si>
     <t>N0137</t>
   </si>
   <si>
     <t>Njamba</t>
   </si>
   <si>
     <t>Jeremiah Kaputengi</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469543</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193931</t>
   </si>
   <si>
     <t>N0138</t>
   </si>
   <si>
     <t>Arno</t>
   </si>
   <si>
     <t>27.06.1965</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468360</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193932</t>
   </si>
   <si>
     <t>N0139</t>
   </si>
   <si>
     <t>Bianchi</t>
   </si>
   <si>
     <t>Pablo Alfredo</t>
   </si>
   <si>
     <t>26.06.1966</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469545</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193933</t>
   </si>
   <si>
     <t>N0140</t>
   </si>
   <si>
     <t>Engelauf</t>
   </si>
   <si>
     <t>23.10.1966</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/424271</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193914</t>
   </si>
   <si>
     <t>N0141</t>
   </si>
   <si>
     <t>Wargomartojo</t>
   </si>
   <si>
     <t>Raden Yusak</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469691</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193913</t>
   </si>
   <si>
     <t>N0142</t>
   </si>
   <si>
     <t>Fendt sen.</t>
   </si>
   <si>
     <t>John William</t>
   </si>
   <si>
     <t>15.10.1967</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469694</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193915</t>
   </si>
   <si>
     <t>N0143</t>
   </si>
   <si>
     <t>Kühnle</t>
   </si>
   <si>
     <t>Karl Ludwig</t>
   </si>
   <si>
     <t>25.02.1968</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467968</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193916</t>
   </si>
   <si>
     <t>N0144</t>
   </si>
   <si>
     <t>Karnick</t>
   </si>
   <si>
     <t>25.05.1969</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467943</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193917</t>
   </si>
   <si>
     <t>N0145</t>
   </si>
   <si>
     <t>Köhler</t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469721</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193918</t>
   </si>
   <si>
     <t>N0146</t>
   </si>
   <si>
     <t>07.06.1970</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469731</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193919</t>
   </si>
   <si>
     <t>N0147</t>
   </si>
   <si>
     <t>Erry</t>
   </si>
   <si>
     <t>William Edgar</t>
   </si>
   <si>
     <t>08.08.1971</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469737</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193920</t>
   </si>
   <si>
     <t>N0148</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>03.10.1971</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467930</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193921</t>
   </si>
   <si>
     <t>N0149</t>
   </si>
   <si>
     <t>Knobloch</t>
   </si>
   <si>
     <t>Günter</t>
   </si>
   <si>
     <t>19.03.1972</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469742</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193922</t>
   </si>
   <si>
     <t>N0150</t>
   </si>
   <si>
     <t>Naudé</t>
   </si>
   <si>
     <t>Gert J. G.</t>
   </si>
   <si>
     <t>26.03.1972</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469760</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193903</t>
   </si>
   <si>
     <t>N0151</t>
   </si>
   <si>
     <t>Wagner</t>
   </si>
   <si>
     <t>Erwin</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469761</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193904</t>
   </si>
   <si>
     <t>N0152</t>
   </si>
   <si>
     <t>Pusch</t>
   </si>
   <si>
     <t>31.12.1972</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468103</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193905</t>
   </si>
   <si>
     <t>N0153</t>
   </si>
   <si>
     <t>Fischer</t>
   </si>
   <si>
     <t>23.09.1973</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469762</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193906</t>
   </si>
   <si>
     <t>N0154</t>
   </si>
   <si>
     <t>Laubscher</t>
   </si>
   <si>
     <t>Constant Johannes Hermanus</t>
   </si>
   <si>
     <t>10.02.1974</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467979</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193907</t>
   </si>
   <si>
     <t>N0155</t>
   </si>
   <si>
     <t>Löschner</t>
   </si>
   <si>
     <t>Woldemar</t>
   </si>
   <si>
     <t>13.10.1974</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469772</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193908</t>
   </si>
   <si>
     <t>N0156</t>
   </si>
   <si>
     <t>Schwarzer</t>
   </si>
   <si>
     <t>17.11.1974</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469773</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193909</t>
   </si>
   <si>
     <t>N0157</t>
   </si>
   <si>
     <t>Vovak</t>
   </si>
   <si>
     <t>Wilbert</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469794</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193910</t>
   </si>
   <si>
     <t>N0158</t>
   </si>
   <si>
     <t>Mfune</t>
   </si>
   <si>
     <t>Duncan Burton</t>
   </si>
   <si>
     <t>04.05.1975</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468012</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193911</t>
   </si>
   <si>
     <t>N0159</t>
   </si>
   <si>
     <t>Sianga</t>
   </si>
   <si>
     <t>Barrington Nawa</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469795</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193912</t>
   </si>
   <si>
     <t>N0160</t>
   </si>
   <si>
     <t>Bower</t>
   </si>
   <si>
     <t>Sushil Sharadkumar</t>
   </si>
   <si>
     <t>20.07.1975</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469983</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193892</t>
   </si>
   <si>
     <t>N0161</t>
   </si>
   <si>
     <t>Vishwas</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469991</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193893</t>
   </si>
   <si>
     <t>N0162</t>
   </si>
   <si>
     <t>Jones</t>
   </si>
   <si>
     <t>Lawrence</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469993</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193894</t>
   </si>
   <si>
     <t>N0163</t>
   </si>
   <si>
     <t>Kuthottungal</t>
   </si>
   <si>
     <t>Jose</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469994</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193895</t>
   </si>
   <si>
     <t>N0164</t>
   </si>
   <si>
     <t>Robinson</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469996</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193896</t>
   </si>
   <si>
     <t>N0165</t>
   </si>
   <si>
     <t>Thompson</t>
   </si>
   <si>
     <t>John (Jaywanth)</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469997</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193897</t>
   </si>
   <si>
     <t>N0166</t>
   </si>
   <si>
     <t>Urwyler</t>
   </si>
   <si>
     <t>Hans Samuel</t>
   </si>
   <si>
     <t>01.01.1976</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6465517</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193898</t>
   </si>
   <si>
     <t>N0167</t>
   </si>
   <si>
     <t>Keck</t>
   </si>
   <si>
     <t>Helmut</t>
   </si>
   <si>
     <t>29.02.1976</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469998</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193899</t>
   </si>
   <si>
     <t>N0168</t>
   </si>
   <si>
     <t>18.04.1976</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/424455</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193900</t>
   </si>
   <si>
     <t>N0169</t>
   </si>
   <si>
     <t>Hermann Gottfried</t>
   </si>
   <si>
     <t>25.04.1976</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468104</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193901</t>
   </si>
   <si>
     <t>N0170</t>
   </si>
   <si>
     <t>Schilling</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468107</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193882</t>
   </si>
   <si>
     <t>N0171</t>
   </si>
   <si>
     <t>Pos</t>
   </si>
   <si>
     <t>Gijsbert</t>
   </si>
   <si>
     <t>06.06.1976</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468045</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193883</t>
   </si>
   <si>
     <t>N0172</t>
   </si>
   <si>
     <t>Slabbert</t>
   </si>
   <si>
     <t>Japie Conradie</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470119</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193884</t>
   </si>
   <si>
     <t>N0173</t>
   </si>
   <si>
     <t>Ernest</t>
   </si>
   <si>
     <t>19.09.1976</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470123</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193885</t>
   </si>
   <si>
     <t>N0174</t>
   </si>
   <si>
     <t>Teucher</t>
   </si>
   <si>
     <t>21.11.1976</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470129</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193886</t>
   </si>
   <si>
     <t>N0175</t>
   </si>
   <si>
     <t>Adam</t>
   </si>
   <si>
     <t>Willy</t>
   </si>
   <si>
     <t>20.03.1977</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470131</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193887</t>
   </si>
   <si>
     <t>N0176</t>
   </si>
   <si>
     <t>Hepp</t>
   </si>
   <si>
     <t>08.05.1977</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467923</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193888</t>
   </si>
   <si>
     <t>N0177</t>
   </si>
   <si>
     <t>Fiore</t>
   </si>
   <si>
     <t>Mario</t>
   </si>
   <si>
     <t>11.12.1977</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470038</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193889</t>
   </si>
   <si>
     <t>N0178</t>
   </si>
   <si>
     <t>Kariuki</t>
   </si>
   <si>
     <t>David</t>
   </si>
   <si>
     <t>19.02.1978</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470135</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193890</t>
   </si>
   <si>
     <t>N0179</t>
   </si>
   <si>
     <t>Riaz</t>
   </si>
   <si>
     <t>Anwar</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470137</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193891</t>
   </si>
   <si>
     <t>N0180</t>
   </si>
   <si>
     <t>Uwah</t>
   </si>
   <si>
     <t>Okuyak</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470140</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193872</t>
   </si>
   <si>
     <t>N0181</t>
   </si>
   <si>
     <t>Kretzschmar</t>
   </si>
   <si>
     <t>Gerhard</t>
   </si>
   <si>
     <t>04.03.1978</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470141</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193873</t>
   </si>
   <si>
     <t>N0182</t>
   </si>
   <si>
     <t>Gorde</t>
   </si>
   <si>
     <t>Vinaykumar Prabhadar</t>
   </si>
   <si>
     <t>08.06.1978</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470142</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193874</t>
   </si>
   <si>
     <t>N0183</t>
   </si>
   <si>
     <t>Mathew</t>
   </si>
   <si>
     <t>Kollavana Mandhar Vergis</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470146</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193875</t>
   </si>
   <si>
     <t>N0184</t>
   </si>
   <si>
     <t>Patole</t>
   </si>
   <si>
     <t>Luther Mandhar</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470147</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193876</t>
   </si>
   <si>
     <t>N0185</t>
   </si>
   <si>
     <t>Jonas</t>
   </si>
   <si>
     <t>Wilkin Ntiso</t>
   </si>
   <si>
     <t>01.11.1978</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470151</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193877</t>
   </si>
   <si>
     <t>N0186</t>
   </si>
   <si>
     <t>Anokoli Ambuka</t>
   </si>
   <si>
     <t>Simon</t>
   </si>
   <si>
     <t>11.02.1979</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470166</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193878</t>
   </si>
   <si>
     <t>N0187</t>
   </si>
   <si>
     <t>Ogutu</t>
   </si>
   <si>
     <t>Samson</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470168</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193879</t>
   </si>
   <si>
     <t>N0188</t>
   </si>
   <si>
     <t>Kusserow</t>
   </si>
   <si>
     <t>Alfred Hermann</t>
   </si>
   <si>
     <t>08.04.1979</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/424454</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193880</t>
   </si>
   <si>
     <t>N0189</t>
   </si>
   <si>
     <t>Lyall</t>
   </si>
   <si>
     <t>Robert Samuel</t>
   </si>
   <si>
     <t>03.06.1979</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470169</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193881</t>
   </si>
   <si>
     <t>N0190</t>
   </si>
   <si>
     <t>Marihal</t>
   </si>
   <si>
     <t>Charles</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470170</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193863</t>
   </si>
   <si>
     <t>N0191</t>
   </si>
   <si>
     <t>Sahae</t>
   </si>
   <si>
     <t>Ram</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470172</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193862</t>
   </si>
   <si>
     <t>N0192</t>
   </si>
   <si>
     <t>Singh</t>
   </si>
   <si>
     <t>Vijajkumar</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470174</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193864</t>
   </si>
   <si>
     <t>N0193</t>
   </si>
   <si>
     <t>Kabeya</t>
   </si>
   <si>
     <t>24.06.1979</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470175</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193865</t>
   </si>
   <si>
     <t>N0194</t>
   </si>
   <si>
-    <t>Saptohhadiprayitno</t>
+    <t>Saptohadiprayitno</t>
   </si>
   <si>
     <t>Yusak</t>
   </si>
   <si>
     <t>14.10.1979</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470177</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193866</t>
   </si>
   <si>
     <t>N0195</t>
   </si>
   <si>
     <t>Luigi</t>
   </si>
   <si>
     <t>01.01.1980</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470180</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193867</t>
   </si>
   <si>
     <t>N0196</t>
   </si>
   <si>
     <t>Fehr</t>
   </si>
   <si>
     <t>Richard</t>
   </si>
   <si>
     <t>25.05.1980</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6465518</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193869</t>
   </si>
   <si>
     <t>N0197</t>
   </si>
   <si>
     <t>Khushal</t>
   </si>
   <si>
     <t>Madan</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470184</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193870</t>
   </si>
   <si>
     <t>N0198</t>
   </si>
   <si>
     <t>Muth</t>
   </si>
   <si>
     <t>Lorenz Hans</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468022</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193868</t>
   </si>
   <si>
     <t>N0199</t>
   </si>
   <si>
     <t>Okoh</t>
   </si>
   <si>
     <t>Usua Etim</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470186</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193871</t>
   </si>
   <si>
     <t>N0200</t>
   </si>
   <si>
     <t>Thang</t>
   </si>
   <si>
     <t>David Kap Cin</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470465</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193672</t>
   </si>
   <si>
     <t>N0201</t>
   </si>
   <si>
     <t>Woll</t>
   </si>
   <si>
     <t>Berthold</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470182</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193671</t>
   </si>
   <si>
     <t>N0202</t>
   </si>
   <si>
     <t>Clingen</t>
   </si>
   <si>
     <t>Wallace Diederick</t>
   </si>
   <si>
     <t>24.08.1980</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470466</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193673</t>
   </si>
   <si>
     <t>N0203</t>
   </si>
   <si>
     <t>Maimbolwa</t>
   </si>
   <si>
     <t>Maxwell Sikwibele</t>
   </si>
   <si>
     <t>16.11.1980</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470467</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193674</t>
   </si>
   <si>
     <t>N0204</t>
   </si>
   <si>
     <t>Kainz</t>
   </si>
   <si>
     <t>01.01.1981</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467901</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193675</t>
   </si>
   <si>
     <t>N0205</t>
   </si>
   <si>
     <t>René Edgar</t>
   </si>
   <si>
     <t>01.02.1981</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467927</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193676</t>
   </si>
   <si>
     <t>N0206</t>
   </si>
   <si>
     <t>Skielka</t>
   </si>
   <si>
     <t>Reinhold</t>
   </si>
   <si>
     <t>05.04.1981</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/424299</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193677</t>
   </si>
   <si>
     <t>N0207</t>
   </si>
   <si>
     <t>Wömpner</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/424298</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193678</t>
   </si>
   <si>
     <t>N0208</t>
   </si>
   <si>
     <t>Saur</t>
   </si>
   <si>
     <t>Klaus</t>
   </si>
   <si>
     <t>19.04.1981</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470541</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193679</t>
   </si>
   <si>
     <t>N0209</t>
   </si>
   <si>
     <t>Cumbana</t>
   </si>
   <si>
     <t>Paulo Senda</t>
   </si>
   <si>
     <t>27.09.1981</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470548</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193680</t>
   </si>
   <si>
     <t>N0210</t>
   </si>
   <si>
     <t>Dessimoz</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470550</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193661</t>
   </si>
   <si>
     <t>N0211</t>
   </si>
   <si>
     <t>Deppner</t>
   </si>
   <si>
     <t>Edward</t>
   </si>
   <si>
     <t>04.10.1981</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470551</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193664</t>
   </si>
   <si>
     <t>N0212</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>Sundaram</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470554</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193665</t>
   </si>
   <si>
     <t>N0213</t>
   </si>
   <si>
     <t>Njau</t>
   </si>
   <si>
     <t>Josphat Ndwiga</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470588</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193662</t>
   </si>
   <si>
     <t>N0214</t>
   </si>
   <si>
     <t>Satralkar</t>
   </si>
   <si>
     <t>Pramod Yeshawant</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470592</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193663</t>
   </si>
   <si>
     <t>N0215</t>
   </si>
   <si>
     <t>Hoffmann</t>
   </si>
   <si>
     <t>Velten</t>
   </si>
   <si>
     <t>15.11.1981</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470593</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193666</t>
   </si>
   <si>
     <t>N0216</t>
   </si>
   <si>
     <t>Nehrkorn</t>
   </si>
   <si>
     <t>Fritz</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470594</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193667</t>
   </si>
   <si>
     <t>N0217</t>
   </si>
   <si>
     <t>Emmanuel</t>
   </si>
   <si>
     <t>Bhanpura Durgiah</t>
   </si>
   <si>
     <t>26.11.1981</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470600</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193668</t>
   </si>
   <si>
     <t>N0218</t>
   </si>
   <si>
     <t>Beck</t>
   </si>
   <si>
     <t>13.12.1981</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470614</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193669</t>
   </si>
   <si>
     <t>N0219</t>
   </si>
   <si>
     <t>Chibale</t>
   </si>
   <si>
     <t>Harrison Chikumbi</t>
   </si>
   <si>
     <t>01.01.1982</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470616</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193670</t>
   </si>
   <si>
     <t>N0220</t>
   </si>
   <si>
     <t>Hendricks</t>
   </si>
   <si>
     <t>Cecil Arthur</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470617</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193650</t>
   </si>
   <si>
     <t>N0221</t>
   </si>
   <si>
     <t>Shambwe</t>
   </si>
   <si>
     <t>Brown Mukube</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470619</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193651</t>
   </si>
   <si>
     <t>N0222</t>
   </si>
   <si>
     <t>König</t>
   </si>
   <si>
     <t>11.04.1982</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467962</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193652</t>
   </si>
   <si>
     <t>N0223</t>
   </si>
   <si>
     <t>Schröder</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468112</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193653</t>
   </si>
   <si>
     <t>N0224</t>
   </si>
   <si>
     <t>Amathi</t>
   </si>
   <si>
     <t>Jaywanth</t>
   </si>
   <si>
     <t>16.05.1982</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470677</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193654</t>
   </si>
   <si>
     <t>N0225</t>
   </si>
   <si>
     <t>Bediawala</t>
   </si>
   <si>
     <t>David Muljibhai</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470679</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193655</t>
   </si>
   <si>
     <t>N0226</t>
   </si>
   <si>
     <t>Bhasker</t>
   </si>
   <si>
     <t>Prasad</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470680</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193656</t>
   </si>
   <si>
     <t>N0227</t>
   </si>
   <si>
     <t>Smedt, de</t>
   </si>
   <si>
     <t>Willy Louis Jeanne</t>
   </si>
   <si>
     <t>30.05.1982</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470682</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193657</t>
   </si>
   <si>
     <t>N0228</t>
   </si>
   <si>
     <t>Njuguna</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>12.09.1982</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470687</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193658</t>
   </si>
   <si>
     <t>N0229</t>
   </si>
   <si>
     <t>Parry</t>
   </si>
   <si>
     <t>Walter Alfred</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470689</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193659</t>
   </si>
   <si>
     <t>N0230</t>
   </si>
   <si>
     <t>Christopher</t>
   </si>
   <si>
     <t>Dickson Kumar</t>
   </si>
   <si>
     <t>12.12.1982</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470690</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193532</t>
   </si>
   <si>
     <t>N0231</t>
   </si>
   <si>
     <t>Fernández</t>
   </si>
   <si>
     <t>Juan Carlos</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470691</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193534</t>
   </si>
   <si>
     <t>N0232</t>
   </si>
   <si>
     <t>Habil</t>
   </si>
   <si>
     <t>Premshil Sutha</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470692</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193535</t>
   </si>
   <si>
     <t>N0233</t>
   </si>
   <si>
     <t>Hebeisen</t>
   </si>
   <si>
     <t>Urs</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469900</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193538</t>
   </si>
   <si>
     <t>N0234</t>
   </si>
   <si>
     <t>Horn</t>
   </si>
   <si>
     <t>Ernst Franz Josef</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470700</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193536</t>
   </si>
   <si>
     <t>N0235</t>
   </si>
   <si>
     <t>Kabengele</t>
   </si>
   <si>
     <t>Yamilamba</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470701</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193537</t>
   </si>
   <si>
     <t>N0236</t>
   </si>
   <si>
     <t>Pahan</t>
   </si>
   <si>
     <t>Bishram</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470734</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193531</t>
   </si>
   <si>
     <t>N0237</t>
   </si>
   <si>
     <t>Parku</t>
   </si>
   <si>
     <t>Kwesi</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470735</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193533</t>
   </si>
   <si>
     <t>N0238</t>
   </si>
   <si>
     <t>Chaincomo</t>
   </si>
   <si>
     <t>Mucuchela</t>
   </si>
   <si>
     <t>01.01.1983</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470737</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193539</t>
   </si>
   <si>
     <t>N0239</t>
   </si>
   <si>
     <t>Malope (bis 2010: Shongwe)</t>
   </si>
   <si>
     <t>Pienaar Boy</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470755</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193540</t>
   </si>
   <si>
     <t>N0240</t>
   </si>
   <si>
     <t>Brinkmann</t>
   </si>
   <si>
     <t>Armin</t>
   </si>
   <si>
     <t>22.05.1983</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/8002422</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193521</t>
   </si>
   <si>
     <t>N0241</t>
   </si>
   <si>
     <t>Ehlebracht</t>
   </si>
   <si>
     <t>Horst</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/424272</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193522</t>
   </si>
   <si>
     <t>N0242</t>
   </si>
   <si>
     <t>Kamble</t>
   </si>
   <si>
     <t>Eknath Ramchendra</t>
   </si>
   <si>
     <t>12.06.1983</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470758</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193524</t>
   </si>
   <si>
     <t>N0243</t>
   </si>
   <si>
     <t>Kumasi</t>
   </si>
   <si>
     <t>Simon Ronald</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470760</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193525</t>
   </si>
   <si>
     <t>N0244</t>
   </si>
   <si>
     <t>Maniseren</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470868</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193523</t>
   </si>
   <si>
     <t>N0245</t>
   </si>
   <si>
     <t>Ang</t>
   </si>
   <si>
     <t>Armando Dadiras</t>
   </si>
   <si>
     <t>04.12.1983</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470869</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193527</t>
   </si>
   <si>
     <t>N0246</t>
   </si>
   <si>
     <t>Morris</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470871</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193528</t>
   </si>
   <si>
     <t>N0247</t>
   </si>
   <si>
     <t>Mwegoha</t>
   </si>
   <si>
     <t>Justin Erasto</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470879</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193529</t>
   </si>
   <si>
     <t>N0248</t>
   </si>
   <si>
     <t>Ngugi</t>
   </si>
   <si>
     <t>Joseph Kamau</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470882</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193530</t>
   </si>
   <si>
     <t>N0249</t>
   </si>
   <si>
     <t>Nzarombi</t>
   </si>
   <si>
     <t>Mathias</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470884</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193526</t>
   </si>
   <si>
     <t>N0250</t>
   </si>
   <si>
     <t>Ochieng'Ojuka</t>
   </si>
   <si>
     <t>Ishmael</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470886</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193511</t>
   </si>
   <si>
     <t>N0251</t>
   </si>
   <si>
     <t>Kankam</t>
   </si>
   <si>
-    <t>Isaak Nantwi</t>
+    <t>Isaac Nantwi</t>
   </si>
   <si>
     <t>11.12.1983</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470887</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193512</t>
   </si>
   <si>
     <t>N0252</t>
   </si>
   <si>
     <t>Kayembe</t>
   </si>
   <si>
     <t>Tshiebue Gregoire</t>
   </si>
   <si>
     <t>01.04.1984</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470894</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193513</t>
   </si>
   <si>
     <t>N0253</t>
   </si>
   <si>
     <t>Kazengu</t>
   </si>
   <si>
     <t>Kasumbi Rémy</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470906</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193514</t>
   </si>
   <si>
     <t>N0254</t>
   </si>
   <si>
     <t>Vilor</t>
   </si>
   <si>
     <t>Guillermo José</t>
   </si>
   <si>
     <t>13.05.1984</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470908</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193515</t>
   </si>
   <si>
     <t>N0255</t>
   </si>
   <si>
     <t>Makukula</t>
   </si>
   <si>
     <t>Nimon Anderson</t>
   </si>
   <si>
     <t>12.08.1984</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470911</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193516</t>
   </si>
   <si>
     <t>N0256</t>
   </si>
   <si>
     <t>Munalula</t>
   </si>
   <si>
     <t>Crawford Njamba</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470914</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193517</t>
   </si>
   <si>
     <t>N0257</t>
   </si>
   <si>
     <t>18.11.1984</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470915</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193518</t>
   </si>
   <si>
     <t>N0258</t>
   </si>
   <si>
     <t>Khayanje</t>
   </si>
   <si>
     <t>01.01.1985</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470931</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193519</t>
   </si>
   <si>
     <t>N0259</t>
   </si>
   <si>
     <t>Rosentreter</t>
   </si>
   <si>
     <t>Arthur Henry</t>
   </si>
   <si>
     <t>20.02.1985</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468105</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193520</t>
   </si>
   <si>
     <t>N0260</t>
   </si>
   <si>
     <t>Sarwar M.</t>
   </si>
   <si>
     <t>14.04.1985</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470932</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193501</t>
   </si>
   <si>
     <t>N0261</t>
   </si>
   <si>
     <t>Lameyra</t>
   </si>
   <si>
     <t>Domingo</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470936</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193502</t>
   </si>
   <si>
     <t>N0262</t>
   </si>
   <si>
     <t>Lebari</t>
   </si>
   <si>
     <t xml:space="preserve">Sunday S. </t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6472330</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193503</t>
   </si>
   <si>
     <t>N0263</t>
   </si>
   <si>
     <t>Mondo</t>
   </si>
   <si>
     <t>Kitenge</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6472334</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193504</t>
   </si>
   <si>
     <t>N0264</t>
   </si>
   <si>
     <t>Quittenbaum</t>
   </si>
   <si>
     <t>Joachim</t>
   </si>
   <si>
     <t>05.05.1985</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6472337</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193505</t>
   </si>
   <si>
     <t>N0265</t>
   </si>
   <si>
     <t>Balume</t>
   </si>
   <si>
     <t>Tussi</t>
   </si>
   <si>
     <t>26.05.1985</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6472342</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193507</t>
   </si>
   <si>
     <t>N0266</t>
   </si>
   <si>
     <t>Meier</t>
   </si>
   <si>
     <t>Bernhard</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467893</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193506</t>
   </si>
   <si>
     <t>N0267</t>
   </si>
   <si>
     <t>Athawale</t>
   </si>
   <si>
     <t>Ajure Sanny</t>
   </si>
   <si>
     <t>09.06.1985</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6472346</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193508</t>
   </si>
   <si>
     <t>N0268</t>
   </si>
   <si>
     <t>Virendrasingh</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6472445</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193509</t>
   </si>
   <si>
     <t>N0269</t>
   </si>
   <si>
     <t>Nilratna Arvind</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6472463</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193510</t>
   </si>
   <si>
     <t>N0270</t>
   </si>
   <si>
     <t>Jayakaran</t>
   </si>
   <si>
     <t>Prabhakar Yesadian</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6473487</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193491</t>
   </si>
   <si>
     <t>N0271</t>
   </si>
   <si>
     <t>Lall</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6473488</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193492</t>
   </si>
   <si>
     <t>N0272</t>
   </si>
   <si>
     <t>Macharla</t>
   </si>
   <si>
     <t>Venkatesham Simon</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6473599</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193493</t>
   </si>
   <si>
     <t>N0273</t>
   </si>
   <si>
     <t>Tansahtikno</t>
   </si>
   <si>
     <t>Alfons Mawuli</t>
   </si>
   <si>
     <t>31.07.1985</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6473600</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193494</t>
   </si>
   <si>
     <t>N0274</t>
   </si>
   <si>
     <t>Augello</t>
   </si>
   <si>
     <t>Nicoló</t>
   </si>
   <si>
     <t>25.08.1985</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6473704</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193497</t>
   </si>
   <si>
     <t>N0275</t>
   </si>
   <si>
     <t>Luiz Jerónimo</t>
   </si>
   <si>
     <t>Manuel Cândido Monteiro</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6474587</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193495</t>
   </si>
   <si>
     <t>N0276</t>
   </si>
   <si>
     <t>Ronsard</t>
   </si>
   <si>
     <t>Sukami Landu</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6474589</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193496</t>
   </si>
   <si>
     <t>N0277</t>
   </si>
   <si>
     <t>Drave</t>
   </si>
   <si>
     <t>15.09.1985</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6474687</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193498</t>
   </si>
   <si>
     <t>N0278</t>
   </si>
   <si>
     <t>Mwape</t>
   </si>
   <si>
     <t>Frank</t>
   </si>
   <si>
     <t>24.10.1985</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6474702</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193499</t>
   </si>
   <si>
     <t>N0279</t>
   </si>
   <si>
     <t>Graf</t>
   </si>
   <si>
     <t>Ernst Hermann</t>
   </si>
   <si>
     <t>27.10.1985</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6474808</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193500</t>
   </si>
   <si>
     <t>N0280</t>
   </si>
   <si>
     <t>Freudenberg</t>
   </si>
   <si>
     <t>Heinz</t>
   </si>
   <si>
     <t>01.01.1986</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6474922</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193480</t>
   </si>
   <si>
     <t>N0281</t>
   </si>
   <si>
     <t>Hirschi</t>
   </si>
   <si>
     <t>Theodor</t>
   </si>
   <si>
     <t>18.05.1986</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467934</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193481</t>
   </si>
   <si>
     <t>N0282</t>
   </si>
   <si>
     <t>Marema</t>
   </si>
   <si>
     <t>Simon Boynyana</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6475945</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193482</t>
   </si>
   <si>
     <t>N0283</t>
   </si>
   <si>
     <t>Amafu</t>
   </si>
   <si>
     <t>Mark Kwame</t>
   </si>
   <si>
     <t>08.06.1986</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6475946</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193483</t>
   </si>
   <si>
     <t>N0284</t>
   </si>
   <si>
     <t>Amoah</t>
   </si>
   <si>
     <t>Isaac Newton</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6475947</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193484</t>
   </si>
   <si>
     <t>N0285</t>
   </si>
   <si>
     <t>Deuly</t>
   </si>
   <si>
     <t>Zacharia Yoram</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6478536</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193485</t>
   </si>
   <si>
     <t>N0286</t>
   </si>
   <si>
     <t>Diagbel</t>
   </si>
   <si>
     <t>Domingo P.</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6478633</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193486</t>
   </si>
   <si>
     <t>N0287</t>
   </si>
   <si>
     <t>Din</t>
   </si>
   <si>
     <t>Fiaz Ud</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6478634</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193487</t>
   </si>
   <si>
     <t>N0288</t>
   </si>
   <si>
     <t>Fuentes</t>
   </si>
   <si>
     <t>Virgil G.</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6478637</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193488</t>
   </si>
   <si>
     <t>N0289</t>
   </si>
   <si>
     <t>Kibagara</t>
   </si>
   <si>
     <t>Angelus Nyaga</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6478640</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193489</t>
   </si>
   <si>
     <t>N0290</t>
   </si>
   <si>
     <t>Kolb</t>
   </si>
   <si>
     <t>Leonard Ernest</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467958</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193470</t>
   </si>
   <si>
     <t>N0291</t>
   </si>
   <si>
     <t>Nkongolo</t>
   </si>
   <si>
     <t>Lukusa  Wa</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6478647</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193471</t>
   </si>
   <si>
     <t>N0292</t>
   </si>
   <si>
     <t>Nzembele</t>
   </si>
   <si>
     <t>Kamona Kamba</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6478654</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193472</t>
   </si>
   <si>
     <t>N0293</t>
   </si>
   <si>
     <t>Omondi</t>
   </si>
   <si>
     <t>James Oloo</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6478759</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193473</t>
   </si>
   <si>
     <t>N0294</t>
   </si>
   <si>
     <t>Runyoro</t>
   </si>
   <si>
     <t>Japhet J.</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6478773</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193474</t>
   </si>
   <si>
     <t>N0295</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6478785</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193475</t>
   </si>
   <si>
     <t>N0296</t>
   </si>
   <si>
     <t>Sonpasare</t>
   </si>
   <si>
     <t>Shridhar Ramji</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6478801</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193476</t>
   </si>
   <si>
     <t>N0297</t>
   </si>
   <si>
     <t>Thali</t>
   </si>
   <si>
     <t>Nathaniel</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6478802</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193477</t>
   </si>
   <si>
     <t>N0298</t>
   </si>
   <si>
     <t>Barnes</t>
   </si>
   <si>
     <t>Noel Edward</t>
   </si>
   <si>
     <t>22.06.1986</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469901</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193478</t>
   </si>
   <si>
     <t>N0299</t>
   </si>
   <si>
     <t>Mukenge</t>
   </si>
   <si>
     <t>Kim Kabamba</t>
   </si>
   <si>
     <t>05.07.1986</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6478806</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193479</t>
   </si>
   <si>
     <t>N0300</t>
   </si>
   <si>
     <t>Werner</t>
   </si>
   <si>
     <t>31.08.1986</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467971</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193460</t>
   </si>
   <si>
     <t>N0301</t>
   </si>
   <si>
     <t>Milioto</t>
   </si>
   <si>
     <t>Carlos  Jorge</t>
   </si>
   <si>
     <t>31.10.1986</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6489891</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193461</t>
   </si>
   <si>
     <t>N0302</t>
   </si>
   <si>
     <t>Klingler</t>
   </si>
   <si>
     <t>Wilfried</t>
   </si>
   <si>
     <t>11.01.1987</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467952</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193462</t>
   </si>
   <si>
     <t>N0303</t>
   </si>
   <si>
     <t>Aleman</t>
   </si>
   <si>
     <t>Apolarino</t>
   </si>
   <si>
     <t>03.05.1987</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6489907</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193467</t>
   </si>
   <si>
     <t>N0304</t>
   </si>
   <si>
     <t>Mpania</t>
   </si>
   <si>
     <t>Mutombo</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6489908</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193468</t>
   </si>
   <si>
     <t>N0305</t>
   </si>
   <si>
     <t>Nuyad</t>
   </si>
   <si>
     <t>Francisco</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6490006</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193469</t>
   </si>
   <si>
     <t>N0306</t>
   </si>
   <si>
     <t>Raphael</t>
   </si>
   <si>
     <t>Roshan</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6491013</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193464</t>
   </si>
   <si>
     <t>N0307</t>
   </si>
   <si>
     <t>Vinod Kumar</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6491015</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193465</t>
   </si>
   <si>
     <t>N0308</t>
   </si>
   <si>
     <t>Srisang</t>
   </si>
   <si>
     <t>Somdee</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6491017</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193466</t>
   </si>
   <si>
     <t>N0309</t>
   </si>
   <si>
     <t>Sukhum</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6491023</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193463</t>
   </si>
   <si>
     <t>N0310</t>
   </si>
   <si>
     <t>Wingi</t>
   </si>
   <si>
     <t>Kindangu Faustin</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6491119</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193445</t>
   </si>
   <si>
     <t>N0311</t>
   </si>
   <si>
     <t>Katundu</t>
   </si>
   <si>
     <t>Alfred Nawa</t>
   </si>
   <si>
     <t>28.06.1987</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6491120</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193448</t>
   </si>
   <si>
     <t>N0312</t>
   </si>
   <si>
     <t>Livamba</t>
   </si>
   <si>
     <t>José António</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6491133</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193449</t>
   </si>
   <si>
     <t>N0313</t>
   </si>
   <si>
     <t>Mikandu</t>
   </si>
   <si>
     <t>Shadreck</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6491230</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193451</t>
   </si>
   <si>
     <t>N0314</t>
   </si>
   <si>
     <t>Mushekwa</t>
   </si>
   <si>
     <t>Eric Elijah</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6491233</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193452</t>
   </si>
   <si>
     <t>N0315</t>
   </si>
   <si>
     <t>Mweetwa</t>
   </si>
   <si>
     <t>Zaccheus Kavwata</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6491234</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193453</t>
   </si>
   <si>
     <t>N0316</t>
   </si>
   <si>
     <t>Ndandula</t>
   </si>
   <si>
     <t>Charles Sakavumbi</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468028</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193446</t>
   </si>
   <si>
     <t>N0317</t>
   </si>
   <si>
     <t>Seulu</t>
   </si>
   <si>
     <t>David Kapalu</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6492190</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193447</t>
   </si>
   <si>
     <t>N0318</t>
   </si>
   <si>
     <t>Samuel  Sanjay</t>
   </si>
   <si>
     <t>31.10.1987</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6492286</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193454</t>
   </si>
   <si>
     <t>N0319</t>
   </si>
   <si>
     <t>Dzattah</t>
   </si>
   <si>
     <t>Wilson</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6492379</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193455</t>
   </si>
   <si>
     <t>N0320</t>
   </si>
   <si>
     <t>Jacob</t>
   </si>
   <si>
     <t>Herald Kirti Kumar</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6492380</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193429</t>
   </si>
   <si>
     <t>N0321</t>
   </si>
   <si>
     <t>Lal</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6492382</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193428</t>
   </si>
   <si>
     <t>N0322</t>
   </si>
   <si>
     <t>Pouru</t>
   </si>
   <si>
     <t>Papi Allen</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6492386</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193430</t>
   </si>
   <si>
     <t>N0323</t>
   </si>
   <si>
     <t>Sen</t>
   </si>
   <si>
     <t>Stephen</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6493328</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193426</t>
   </si>
   <si>
     <t>N0324</t>
   </si>
   <si>
     <t>Wuaku</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6493329</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193427</t>
   </si>
   <si>
     <t>N0325</t>
   </si>
   <si>
     <t>Sepers</t>
   </si>
   <si>
     <t>Gerrit Johan</t>
   </si>
   <si>
     <t>15.11.1987</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6496612</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193431</t>
   </si>
   <si>
     <t>N0326</t>
   </si>
   <si>
     <t>Bataki</t>
   </si>
   <si>
     <t>Anthony</t>
   </si>
   <si>
     <t>24.01.1988</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6496639</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193432</t>
   </si>
   <si>
     <t>N0327</t>
   </si>
   <si>
     <t>Nangunuri</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6496707</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193433</t>
   </si>
   <si>
     <t>N0328</t>
   </si>
   <si>
     <t>Gochipathala</t>
   </si>
   <si>
     <t>Jaya Rao</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6496708</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193434</t>
   </si>
   <si>
     <t>N0329</t>
   </si>
   <si>
     <t>James</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6496709</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193436</t>
   </si>
   <si>
     <t>N0330</t>
   </si>
   <si>
     <t>Mwezi</t>
   </si>
   <si>
     <t>Godwin</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6496710</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193408</t>
   </si>
   <si>
     <t>N0331</t>
   </si>
   <si>
     <t>Ombok</t>
   </si>
   <si>
     <t>Fanuel Nono</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6496711</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193409</t>
   </si>
   <si>
     <t>N0332</t>
   </si>
   <si>
     <t>Wilfred</t>
   </si>
   <si>
     <t>Kongaleti Job Vimala</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6496824</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193410</t>
   </si>
   <si>
     <t>N0333</t>
   </si>
   <si>
     <t>Yesumoney</t>
   </si>
   <si>
     <t>Isaac</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6496825</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193411</t>
   </si>
   <si>
     <t>N0334</t>
   </si>
   <si>
     <t>Andersen</t>
   </si>
   <si>
     <t>Andrew  H.</t>
   </si>
   <si>
     <t>13.03.1988</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469936</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193412</t>
   </si>
   <si>
     <t>N0335</t>
   </si>
   <si>
     <t>Gborie</t>
   </si>
   <si>
     <t>Barda Komba</t>
   </si>
   <si>
     <t>22.05.1988</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6496932</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193413</t>
   </si>
   <si>
     <t>N0336</t>
   </si>
   <si>
     <t>Stephen Edward</t>
   </si>
   <si>
     <t>18.09.1988</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6496937</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193417</t>
   </si>
   <si>
     <t>N0337</t>
   </si>
   <si>
     <t>Hu</t>
   </si>
   <si>
     <t>Wen Long (William)</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6496939</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193414</t>
   </si>
   <si>
     <t>N0338</t>
   </si>
   <si>
     <t>Manohar</t>
   </si>
   <si>
     <t>Sangappa</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6496941</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193415</t>
   </si>
   <si>
     <t>N0339</t>
   </si>
   <si>
     <t>Mbiti</t>
   </si>
   <si>
     <t>John Muisyo</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6496942</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193416</t>
   </si>
   <si>
     <t>N0340</t>
   </si>
   <si>
     <t>Mutava</t>
   </si>
   <si>
     <t>Patrick Mutunga</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6496945</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193389</t>
   </si>
   <si>
     <t>N0341</t>
   </si>
   <si>
     <t>Pidah</t>
   </si>
   <si>
     <t>Benjamin Kwadzo</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6496946</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193390</t>
   </si>
   <si>
     <t>N0342</t>
   </si>
   <si>
     <t>Edwin</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6496947</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193391</t>
   </si>
   <si>
     <t>N0343</t>
   </si>
   <si>
     <t>Chipanda</t>
   </si>
   <si>
     <t>Alfred Moses</t>
   </si>
   <si>
     <t>02.10.1988</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6497961</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193393</t>
   </si>
   <si>
     <t>N0344</t>
   </si>
   <si>
     <t>Kaira</t>
   </si>
   <si>
     <t>James Herbert</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6497966</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193394</t>
   </si>
   <si>
     <t>N0345</t>
   </si>
   <si>
     <t>Johann Rissik jun.</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467950</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193392</t>
   </si>
   <si>
     <t>N0346</t>
   </si>
   <si>
     <t>Ngqunge</t>
   </si>
   <si>
     <t>George Butityi</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6497972</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193395</t>
   </si>
   <si>
     <t>N0347</t>
   </si>
   <si>
     <t>Merwe, van der</t>
   </si>
   <si>
     <t>Cecil Richard Allan</t>
   </si>
   <si>
     <t>09.10.1988</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6497978</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193397</t>
   </si>
   <si>
     <t>N0348</t>
   </si>
   <si>
     <t>Keller</t>
   </si>
   <si>
     <t>20.11.1988</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6498071</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193398</t>
   </si>
   <si>
     <t>N0349</t>
   </si>
   <si>
     <t>Gfeller</t>
   </si>
   <si>
     <t>27.11.1988</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6498072</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193399</t>
   </si>
   <si>
     <t>N0350</t>
   </si>
   <si>
     <t>Joseph Bernard</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6499009</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193375</t>
   </si>
   <si>
     <t>N0351</t>
   </si>
   <si>
     <t>Dubois</t>
   </si>
   <si>
     <t>Alain</t>
   </si>
   <si>
     <t>30.04.1989</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6499012</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193376</t>
   </si>
   <si>
     <t>N0352</t>
   </si>
   <si>
     <t>Krause</t>
   </si>
   <si>
     <t>Eckehard</t>
   </si>
   <si>
     <t>07.05.1989</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6499013</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193377</t>
   </si>
   <si>
     <t>N0353</t>
   </si>
   <si>
     <t>Mané</t>
   </si>
   <si>
     <t>Abubacar</t>
   </si>
   <si>
     <t>11.06.1989</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6499014</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193379</t>
   </si>
   <si>
     <t>N0354</t>
   </si>
   <si>
     <t>Mendy</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6500836</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193378</t>
   </si>
   <si>
     <t>N0355</t>
   </si>
   <si>
     <t>Anthony Hubert Howes</t>
   </si>
   <si>
     <t>18.06.1989</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6500838</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193380</t>
   </si>
   <si>
     <t>N0356</t>
   </si>
   <si>
     <t>Chin Hwa</t>
   </si>
   <si>
     <t>07.08.1989</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6500839</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193381</t>
   </si>
   <si>
     <t>N0357</t>
   </si>
   <si>
     <t>Budhgaonkar</t>
   </si>
   <si>
     <t>David Daniel</t>
   </si>
   <si>
     <t>10.09.1989</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6500840</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193382</t>
   </si>
   <si>
     <t>N0358</t>
   </si>
   <si>
     <t>Naik (Nag)</t>
   </si>
   <si>
     <t>Michael Kumar</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6500929</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193383</t>
   </si>
   <si>
     <t>N0359</t>
   </si>
   <si>
     <t>Rajanellireddy (genannt Kumar)</t>
   </si>
   <si>
     <t>Raja Vijaikumar</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6500930</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193384</t>
   </si>
   <si>
     <t>N0360</t>
   </si>
   <si>
     <t>Rao</t>
   </si>
   <si>
     <t>Bayya Sudarshana</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6500931</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193365</t>
   </si>
   <si>
     <t>N0361</t>
   </si>
   <si>
     <t>Suryawanshi</t>
   </si>
   <si>
     <t>Devdas Lalba</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6501300</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193366</t>
   </si>
   <si>
     <t>N0362</t>
   </si>
   <si>
     <t>Ploeg, van der</t>
   </si>
   <si>
     <t>George</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6503006</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193364</t>
   </si>
   <si>
     <t>N0363</t>
   </si>
   <si>
     <t>Allende</t>
   </si>
   <si>
     <t>Santos Alfredo</t>
   </si>
   <si>
     <t>24.09.1989</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6503013</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193367</t>
   </si>
   <si>
     <t>N0364</t>
   </si>
   <si>
     <t>Passuni</t>
   </si>
   <si>
     <t>Noberto Carlos</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468032</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193368</t>
   </si>
   <si>
     <t>N0365</t>
   </si>
   <si>
     <t>Fraxe</t>
   </si>
   <si>
     <t>José Elias</t>
   </si>
   <si>
     <t>01.10.1989</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6503104</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193369</t>
   </si>
   <si>
     <t>N0366</t>
   </si>
   <si>
     <t>Craig Dennis</t>
   </si>
   <si>
     <t>12.11.1989</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6503105</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193370</t>
   </si>
   <si>
     <t>N0367</t>
   </si>
   <si>
     <t>Jadó</t>
   </si>
   <si>
     <t>Miguel Joaquim</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6503130</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193371</t>
   </si>
   <si>
     <t>N0368</t>
   </si>
   <si>
     <t>Klippert</t>
   </si>
   <si>
     <t>Bernd</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/424297</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193373</t>
   </si>
   <si>
     <t>N0369</t>
   </si>
   <si>
     <t>Klaus Dieter</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/424296</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193372</t>
   </si>
   <si>
     <t>N0370</t>
   </si>
   <si>
     <t>Mbuta</t>
   </si>
   <si>
     <t>Manuel Eduardo</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6503148</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193354</t>
   </si>
   <si>
     <t>N0371</t>
   </si>
   <si>
     <t>Rocha Semedo</t>
   </si>
   <si>
     <t>António de Jesus</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6503252</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193355</t>
   </si>
   <si>
     <t>N0372</t>
   </si>
   <si>
     <t>Bindu</t>
   </si>
   <si>
     <t>Imoa Jonathan</t>
   </si>
   <si>
     <t>02.12.1989</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6503253</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193356</t>
   </si>
   <si>
     <t>N0373</t>
   </si>
   <si>
     <t>Ekanem</t>
   </si>
   <si>
     <t>Ndarake Jonah</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6503254</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193357</t>
   </si>
   <si>
     <t>N0374</t>
   </si>
   <si>
     <t>Muamba</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6503256</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193358</t>
   </si>
   <si>
     <t>N0375</t>
   </si>
   <si>
     <t>Lubala</t>
   </si>
   <si>
     <t>Bwabwa Leonard</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6503257</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193359</t>
   </si>
   <si>
     <t>N0376</t>
   </si>
   <si>
     <t>Muela</t>
   </si>
   <si>
     <t>Mutshima Sylvain</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6503258</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193360</t>
   </si>
   <si>
     <t>N0377</t>
   </si>
   <si>
     <t>Mwemena</t>
   </si>
   <si>
     <t>Lubansa Kisonge Fernandes</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6503259</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193361</t>
   </si>
   <si>
     <t>N0378</t>
   </si>
   <si>
     <t>Ngowa</t>
   </si>
   <si>
     <t>Thomas Sulubu</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6503346</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193362</t>
   </si>
   <si>
     <t>N0379</t>
   </si>
   <si>
     <t>Seruuma</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6503347</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193363</t>
   </si>
   <si>
     <t>N0380</t>
   </si>
   <si>
     <t>Kanyinda</t>
   </si>
   <si>
     <t>Theodore Tshiebue</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6503348</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193344</t>
   </si>
   <si>
     <t>N0381</t>
   </si>
   <si>
     <t>Brian Ernest</t>
   </si>
   <si>
     <t>13.04.1990</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6503566</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193345</t>
   </si>
   <si>
     <t>N0382</t>
   </si>
   <si>
     <t>Ananyatele</t>
   </si>
   <si>
     <t>Ingombe Muyunda</t>
   </si>
   <si>
     <t>15.04.1990</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6503568</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193346</t>
   </si>
   <si>
     <t>N0383</t>
   </si>
   <si>
     <t>Lumai</t>
   </si>
   <si>
     <t>Daniel Lufunda</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6503571</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193347</t>
   </si>
   <si>
     <t>N0384</t>
   </si>
   <si>
     <t>Muchimba</t>
   </si>
   <si>
     <t>Alpheus Kennedy</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6503574</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193348</t>
   </si>
   <si>
     <t>N0385</t>
   </si>
   <si>
     <t>Mukubesa</t>
   </si>
   <si>
     <t>Sitali</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6503582</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193349</t>
   </si>
   <si>
     <t>N0386</t>
   </si>
   <si>
     <t>Mwamba</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6503589</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193350</t>
   </si>
   <si>
     <t>N0387</t>
   </si>
   <si>
     <t>Eckhardt</t>
   </si>
   <si>
     <t>Wolfgang</t>
   </si>
   <si>
     <t>13.05.1990</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6503590</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193351</t>
   </si>
   <si>
     <t>N0388</t>
   </si>
   <si>
     <t>Ibekwe</t>
   </si>
   <si>
     <t>Kenneth</t>
   </si>
   <si>
     <t>27.05.1990</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6503593</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193352</t>
   </si>
   <si>
     <t>N0389</t>
   </si>
   <si>
     <t>Bott</t>
   </si>
   <si>
     <t>17.06.1990</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6503595</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193353</t>
   </si>
   <si>
     <t>N0390</t>
   </si>
   <si>
     <t>Volker</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467895</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193334</t>
   </si>
   <si>
     <t>N0391</t>
   </si>
   <si>
     <t>Prause</t>
   </si>
   <si>
     <t>Dieter</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6503598</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193335</t>
   </si>
   <si>
     <t>N0392</t>
   </si>
   <si>
     <t>Sesay</t>
   </si>
   <si>
     <t>Sanpha</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6503599</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193336</t>
   </si>
   <si>
     <t>N0393</t>
   </si>
   <si>
     <t>Kiboba</t>
   </si>
   <si>
     <t>Muvunji</t>
   </si>
   <si>
     <t>26.08.1990</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6503600</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193337</t>
   </si>
   <si>
     <t>N0394</t>
   </si>
   <si>
     <t>Leber</t>
   </si>
   <si>
     <t>09.09.1990</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/424274</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193338</t>
   </si>
   <si>
     <t>N0395</t>
   </si>
   <si>
     <t>Munguambe</t>
   </si>
   <si>
     <t>Acacio Francisco</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6503601</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193339</t>
   </si>
   <si>
     <t>N0396</t>
   </si>
   <si>
     <t>Wend</t>
   </si>
   <si>
     <t>Hagen Arthur Berthold</t>
   </si>
   <si>
     <t>23.09.1990</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527731</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193340</t>
   </si>
   <si>
     <t>N0397</t>
   </si>
   <si>
     <t>Schneider (III)</t>
   </si>
   <si>
     <t>17.03.1991</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468110</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193341</t>
   </si>
   <si>
     <t>N0398</t>
   </si>
   <si>
     <t>Behr</t>
   </si>
   <si>
     <t>Sieghard</t>
   </si>
   <si>
     <t>31.03.1991</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6503690</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193342</t>
   </si>
   <si>
     <t>N0399</t>
   </si>
   <si>
     <t>Diedericks</t>
   </si>
   <si>
     <t>Walter Reginald</t>
   </si>
   <si>
     <t>11.08.1991</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6503695</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193343</t>
   </si>
   <si>
     <t>N0400</t>
   </si>
   <si>
     <t>Francis Kamun Yu</t>
   </si>
   <si>
     <t>25.08.1991</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6503696</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193328</t>
   </si>
   <si>
     <t>N0401</t>
   </si>
   <si>
     <t>Kinyua</t>
   </si>
   <si>
     <t>Chrispin</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6506900</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193324</t>
   </si>
   <si>
     <t>N0402</t>
   </si>
   <si>
     <t>Maneno</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6506901</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193325</t>
   </si>
   <si>
     <t>N0403</t>
   </si>
   <si>
     <t>Mwakanyamale</t>
   </si>
   <si>
     <t>Asumile</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6506976</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193326</t>
   </si>
   <si>
     <t>N0404</t>
   </si>
   <si>
     <t>Otuma</t>
   </si>
   <si>
     <t>John B.</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6506992</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193327</t>
   </si>
   <si>
     <t>N0405</t>
   </si>
   <si>
     <t>Else</t>
   </si>
   <si>
     <t>Trevor Frederick</t>
   </si>
   <si>
     <t>02.02.1992</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467917</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193329</t>
   </si>
   <si>
     <t>N0406</t>
   </si>
   <si>
     <t>Schorr</t>
   </si>
   <si>
     <t>Walter Hans Joachim</t>
   </si>
   <si>
     <t>19.04.1992</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/424295</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193330</t>
   </si>
   <si>
     <t>N0407</t>
   </si>
   <si>
     <t>Cone</t>
   </si>
   <si>
     <t>Vasile</t>
   </si>
   <si>
     <t>31.05.1992</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6506994</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193331</t>
   </si>
   <si>
     <t>N0408</t>
   </si>
   <si>
     <t>Gill</t>
   </si>
   <si>
     <t>13.08.1992</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6510585</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193333</t>
   </si>
   <si>
     <t>N0409</t>
   </si>
   <si>
     <t>Khursheed</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6510586</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193332</t>
   </si>
   <si>
     <t>N0410</t>
   </si>
   <si>
     <t>Bangura</t>
   </si>
   <si>
     <t>Alex</t>
   </si>
   <si>
     <t>13.09.1992</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6510587</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193314</t>
   </si>
   <si>
     <t>N0411</t>
   </si>
   <si>
     <t>Kandisha</t>
   </si>
   <si>
     <t>Noah</t>
   </si>
   <si>
     <t>20.09.1992</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6510601</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193316</t>
   </si>
   <si>
     <t>N0412</t>
   </si>
   <si>
     <t>Luneta</t>
   </si>
   <si>
     <t>Ignatius Bisenga</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6510603</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193317</t>
   </si>
   <si>
     <t>N0413</t>
   </si>
   <si>
     <t>Munsaka</t>
   </si>
   <si>
     <t>Stanley Munkombwe</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468020</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193315</t>
   </si>
   <si>
     <t>N0414</t>
   </si>
   <si>
     <t>Nyambe</t>
   </si>
   <si>
     <t>Terry Simioti</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6510678</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193318</t>
   </si>
   <si>
     <t>N0415</t>
   </si>
   <si>
     <t>Singanda</t>
   </si>
   <si>
     <t>Aggrey Kafunya</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6510679</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193319</t>
   </si>
   <si>
     <t>N0416</t>
   </si>
   <si>
     <t>Cabanelas</t>
   </si>
   <si>
     <t>Jorge</t>
   </si>
   <si>
     <t>04.10.1992</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6510682</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193320</t>
   </si>
   <si>
     <t>N0417</t>
   </si>
   <si>
     <t>Meas</t>
   </si>
   <si>
     <t>Kaom</t>
   </si>
   <si>
     <t>15.11.1992</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6510683</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193323</t>
   </si>
   <si>
     <t>N0418</t>
   </si>
   <si>
     <t>Mendes</t>
   </si>
   <si>
     <t>Fernando</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6511029</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193321</t>
   </si>
   <si>
     <t>N0419</t>
   </si>
   <si>
     <t>Nketiah</t>
   </si>
   <si>
     <t>Benjamin</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6511031</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193322</t>
   </si>
   <si>
     <t>N0420</t>
   </si>
   <si>
     <t>Ratsimandresy</t>
   </si>
   <si>
     <t>Joseph A. R.</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6511032</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193301</t>
   </si>
   <si>
     <t>N0421</t>
   </si>
   <si>
     <t>Böttcher</t>
   </si>
   <si>
     <t>22.11.1992</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467859</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193303</t>
   </si>
   <si>
     <t>N0422</t>
   </si>
   <si>
     <t>Karlheinz</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470023</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193302</t>
   </si>
   <si>
     <t>N0423</t>
   </si>
   <si>
     <t>Gamov</t>
   </si>
   <si>
     <t>Pavel</t>
   </si>
   <si>
     <t>01.01.1993</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6511119</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193304</t>
   </si>
   <si>
     <t>N0424</t>
   </si>
   <si>
     <t>Bangoura</t>
   </si>
   <si>
     <t>Martial Kandet</t>
   </si>
   <si>
     <t>14.02.1993</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6511604</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193305</t>
   </si>
   <si>
     <t>N0425</t>
   </si>
   <si>
     <t>Kimera</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6511608</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193306</t>
   </si>
   <si>
     <t>N0426</t>
   </si>
   <si>
     <t>Mgalla</t>
   </si>
   <si>
     <t>Lackson</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6511609</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193307</t>
   </si>
   <si>
     <t>N0427</t>
   </si>
   <si>
     <t>Muzaale</t>
   </si>
   <si>
     <t>Esperito Albert</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6511610</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193308</t>
   </si>
   <si>
     <t>N0428</t>
   </si>
   <si>
     <t>Webisa</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6511626</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193309</t>
   </si>
   <si>
     <t>N0429</t>
   </si>
   <si>
     <t>Harold Walter</t>
   </si>
   <si>
     <t>21.03.1993</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467863</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193310</t>
   </si>
   <si>
     <t>N0430</t>
   </si>
   <si>
     <t>Nelson</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6511704</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193291</t>
   </si>
   <si>
     <t>N0431</t>
   </si>
   <si>
     <t>Latorcai</t>
   </si>
   <si>
     <t>Leslie</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469990</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193292</t>
   </si>
   <si>
     <t>N0432</t>
   </si>
   <si>
     <t>Berndt</t>
   </si>
   <si>
     <t>Hans-Jürgen</t>
   </si>
   <si>
     <t>30.05.1993</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6511737</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193294</t>
   </si>
   <si>
     <t>N0433</t>
   </si>
   <si>
     <t>Nadolny</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468026</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193293</t>
   </si>
   <si>
     <t>N0434</t>
   </si>
   <si>
     <t>Moses Michael</t>
   </si>
   <si>
     <t>01.07.1993</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6511758</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193295</t>
   </si>
   <si>
     <t>N0435</t>
   </si>
   <si>
     <t>Welman</t>
   </si>
   <si>
     <t>Jan Hendrick</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6511759</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193296</t>
   </si>
   <si>
     <t>N0436</t>
   </si>
   <si>
     <t>Suto</t>
   </si>
   <si>
     <t>Moises David</t>
   </si>
   <si>
     <t>06.07.1993</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6511761</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193297</t>
   </si>
   <si>
     <t>N0437</t>
   </si>
   <si>
     <t>Cibambe</t>
   </si>
   <si>
     <t>Dianda</t>
   </si>
   <si>
     <t>26.09.1993</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6511836</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193298</t>
   </si>
   <si>
     <t>N0438</t>
   </si>
   <si>
     <t>Kadima</t>
   </si>
   <si>
     <t>Kalonji Ferdinand</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6511849</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193299</t>
   </si>
   <si>
     <t>N0439</t>
   </si>
   <si>
     <t>Mundele</t>
   </si>
   <si>
     <t>Bayungusa Théophile</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6511850</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193300</t>
   </si>
   <si>
     <t>N0440</t>
   </si>
   <si>
     <t>Sadini</t>
   </si>
   <si>
     <t>Pierre Ite</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6511851</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193279</t>
   </si>
   <si>
     <t>N0441</t>
   </si>
   <si>
     <t>Burchard</t>
   </si>
   <si>
     <t>Achim</t>
   </si>
   <si>
     <t>03.10.1993</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467913</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193280</t>
   </si>
   <si>
     <t>N0442</t>
   </si>
   <si>
     <t>Freund</t>
   </si>
   <si>
     <t>Richard C.</t>
   </si>
   <si>
     <t>09.11.1993</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467919</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193281</t>
   </si>
   <si>
     <t>N0443</t>
   </si>
   <si>
     <t>Paz</t>
   </si>
   <si>
     <t>Gerado Velasquez</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468034</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193282</t>
   </si>
   <si>
     <t>N0444</t>
   </si>
   <si>
     <t>Hadiwidagdo</t>
   </si>
   <si>
     <t>Kardiman</t>
   </si>
   <si>
     <t>29.01.1994</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6514850</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193283</t>
   </si>
   <si>
     <t>N0445</t>
   </si>
   <si>
     <t>Ehrich</t>
   </si>
   <si>
     <t>20.03.1994</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467915</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193284</t>
   </si>
   <si>
     <t>N0446</t>
   </si>
   <si>
     <t>Kadenge</t>
   </si>
   <si>
     <t>Jackson Kahindi</t>
   </si>
   <si>
     <t>17.04.1994</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6514851</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193285</t>
   </si>
   <si>
     <t>N0447</t>
   </si>
   <si>
     <t>Wicke</t>
   </si>
   <si>
     <t>Walter Hans August</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6514853</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193286</t>
   </si>
   <si>
     <t>N0448</t>
   </si>
   <si>
     <t>Bezgans</t>
   </si>
   <si>
     <t>Viktor</t>
   </si>
   <si>
     <t>22.05.1994</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470019</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193288</t>
   </si>
   <si>
     <t>N0449</t>
   </si>
   <si>
     <t>Chowdhury</t>
   </si>
   <si>
     <t>Dewan Golam Sarwar</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6514866</t>
+    <t>https://www.nak-zentralarchiv.de/db/8193287</t>
   </si>
   <si>
     <t>N0450</t>
   </si>
   <si>
     <t>Fenyi</t>
   </si>
   <si>
     <t>Emanuel Essel</t>
   </si>
   <si>
     <t>05.06.1994</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6514941</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192828</t>
   </si>
   <si>
     <t>N0451</t>
   </si>
   <si>
     <t>Kotei</t>
   </si>
   <si>
     <t>Robert Ashie</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6514942</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192829</t>
   </si>
   <si>
     <t>N0452</t>
   </si>
   <si>
     <t>Omeh</t>
   </si>
   <si>
     <t>Felix Amah</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6514943</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192830</t>
   </si>
   <si>
     <t>N0453</t>
   </si>
   <si>
     <t>Hianda</t>
   </si>
   <si>
     <t>Keka Bernard</t>
   </si>
   <si>
     <t>04.09.1994</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6514962</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192831</t>
   </si>
   <si>
     <t>N0454</t>
   </si>
   <si>
     <t>Kalabaza</t>
   </si>
   <si>
     <t>Isumbicho Félicien</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6515084</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192832</t>
   </si>
   <si>
     <t>N0455</t>
   </si>
   <si>
     <t>Kambinda</t>
   </si>
   <si>
     <t>Paulo</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6515089</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192833</t>
   </si>
   <si>
     <t>N0456</t>
   </si>
   <si>
     <t>Kanku</t>
   </si>
   <si>
     <t>Mukenge Donatien</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6515090</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192834</t>
   </si>
   <si>
     <t>N0457</t>
   </si>
   <si>
     <t>Kasube</t>
   </si>
   <si>
     <t>Lagilo Gilbert</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6515174</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192835</t>
   </si>
   <si>
     <t>N0458</t>
   </si>
   <si>
     <t>Kazadi Muamba</t>
   </si>
   <si>
     <t>Rémy</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6515181</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192836</t>
   </si>
   <si>
     <t>N0459</t>
   </si>
   <si>
     <t>Makindu</t>
   </si>
   <si>
     <t>Dominique</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6515198</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192837</t>
   </si>
   <si>
     <t>N0460</t>
   </si>
   <si>
     <t>Mwale</t>
   </si>
   <si>
     <t>Kazadi Edouard</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6516886</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192814</t>
   </si>
   <si>
     <t>N0461</t>
   </si>
   <si>
     <t>Rocha Tomás</t>
   </si>
   <si>
     <t>Chicomba</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6516887</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192815</t>
   </si>
   <si>
     <t>N0462</t>
   </si>
   <si>
     <t>Tshilumba</t>
   </si>
   <si>
     <t>Muambi Faustin</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6516889</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192816</t>
   </si>
   <si>
     <t>N0463</t>
   </si>
   <si>
     <t>Stegmaier</t>
   </si>
   <si>
     <t>02.10.1994</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468124</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192817</t>
   </si>
   <si>
     <t>N0464</t>
   </si>
   <si>
     <t>Naik</t>
   </si>
   <si>
     <t>30.10.1994</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6518945</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192818</t>
   </si>
   <si>
     <t>N0465</t>
   </si>
   <si>
     <t>Hoyer</t>
   </si>
   <si>
     <t>Wilhelm Klaus</t>
   </si>
   <si>
     <t>11.12.1994</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/424294</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192819</t>
   </si>
   <si>
     <t>N0466</t>
   </si>
   <si>
     <t>Greybe</t>
   </si>
   <si>
     <t>Godfrey Dennis</t>
   </si>
   <si>
     <t>01.01.1995</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467921</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192820</t>
   </si>
   <si>
     <t>N0467</t>
   </si>
   <si>
     <t>Aló</t>
   </si>
   <si>
     <t>Gonzalo Esono</t>
   </si>
   <si>
     <t>22.01.1995</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6519131</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192821</t>
   </si>
   <si>
     <t>N0468</t>
   </si>
   <si>
     <t>Somala</t>
   </si>
   <si>
     <t>Amarendra Babu</t>
   </si>
   <si>
     <t>04.03.1995</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6519133</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192822</t>
   </si>
   <si>
     <t>N0469</t>
   </si>
   <si>
     <t>Mercurio</t>
   </si>
   <si>
     <t>08.03.1995</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6519134</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192823</t>
   </si>
   <si>
     <t>N0470</t>
   </si>
   <si>
     <t>Sililo</t>
   </si>
   <si>
     <t>Clement Mungongo</t>
   </si>
   <si>
     <t>23.04.1995</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6519135</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192798</t>
   </si>
   <si>
     <t>N0471</t>
   </si>
   <si>
     <t>Sommer</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468119</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192797</t>
   </si>
   <si>
     <t>N0472</t>
   </si>
   <si>
     <t>Anika</t>
   </si>
   <si>
     <t>Kodjo Simon</t>
   </si>
   <si>
     <t>20.08.1995</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6519136</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192806</t>
   </si>
   <si>
     <t>N0473</t>
   </si>
   <si>
     <t>Janga</t>
   </si>
   <si>
     <t>Patrick Leonard Gambo</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6519609</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192799</t>
   </si>
   <si>
     <t>N0474</t>
   </si>
   <si>
     <t>Kavuma</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467948</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192805</t>
   </si>
   <si>
     <t>N0475</t>
   </si>
   <si>
     <t>Mayele</t>
   </si>
   <si>
     <t>Macaire Man</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6519613</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192800</t>
   </si>
   <si>
     <t>N0476</t>
   </si>
   <si>
     <t>Mukenzi</t>
   </si>
   <si>
     <t>Muolamene</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6519629</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192801</t>
   </si>
   <si>
     <t>N0477</t>
   </si>
   <si>
     <t>Ngelewi</t>
   </si>
   <si>
     <t>Lambo Xavier</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6519630</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192802</t>
   </si>
   <si>
     <t>N0478</t>
   </si>
   <si>
     <t>Ntumba</t>
   </si>
   <si>
     <t>Charles Ndaye</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6519631</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192803</t>
   </si>
   <si>
     <t>N0479</t>
   </si>
   <si>
     <t>Tati</t>
   </si>
   <si>
     <t>Michel Nsakala</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6519634</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192804</t>
   </si>
   <si>
     <t>N0480</t>
   </si>
   <si>
     <t>Yedenou</t>
   </si>
   <si>
     <t>Paul Houndjo</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6519707</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192787</t>
   </si>
   <si>
     <t>N0481</t>
   </si>
   <si>
     <t>Bimberg</t>
   </si>
   <si>
     <t>Gerald</t>
   </si>
   <si>
     <t>17.09.1995</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6519708</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192788</t>
   </si>
   <si>
     <t>N0482</t>
   </si>
   <si>
     <t>Kreuzberger</t>
   </si>
   <si>
     <t>14.01.1996</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6519721</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192789</t>
   </si>
   <si>
     <t>N0483</t>
   </si>
   <si>
-    <t>Malyschev</t>
+    <t>Malyschew</t>
   </si>
   <si>
     <t>Alexander Nikolajewitsch</t>
   </si>
   <si>
     <t>21.01.1996</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6519723</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192790</t>
   </si>
   <si>
     <t>N0484</t>
   </si>
   <si>
     <t>Mugera</t>
   </si>
   <si>
     <t>Amos Dick</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520151</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192792</t>
   </si>
   <si>
     <t>N0485</t>
   </si>
   <si>
     <t>Wolf</t>
   </si>
   <si>
     <t>Fred</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6503251</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192791</t>
   </si>
   <si>
     <t>N0486</t>
   </si>
   <si>
     <t>Henri Xavier</t>
   </si>
   <si>
     <t>21.04.1996</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467925</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192793</t>
   </si>
   <si>
     <t>N0487</t>
   </si>
   <si>
     <t>Karamat</t>
   </si>
   <si>
     <t>26.05.1996</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520157</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192794</t>
   </si>
   <si>
     <t>N0488</t>
   </si>
   <si>
     <t>Sunder</t>
   </si>
   <si>
     <t>Gorre John</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520170</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192795</t>
   </si>
   <si>
     <t>N0489</t>
   </si>
   <si>
     <t>Hoffman</t>
   </si>
   <si>
     <t>Karl Henry</t>
   </si>
   <si>
     <t>04.08.1996</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467936</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192796</t>
   </si>
   <si>
     <t>N0490</t>
   </si>
   <si>
     <t>Mulopo</t>
   </si>
   <si>
     <t>Moses Muyatwa</t>
   </si>
   <si>
     <t>11.08.1996</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520171</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192777</t>
   </si>
   <si>
     <t>N0491</t>
   </si>
   <si>
     <t>22.09.1996</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520172</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192778</t>
   </si>
   <si>
     <t>N0492</t>
   </si>
   <si>
     <t>Jantuah</t>
   </si>
   <si>
     <t>Johnson Moses Kwasi</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520244</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192779</t>
   </si>
   <si>
     <t>N0493</t>
   </si>
   <si>
     <t>Oppong-Brenyah</t>
   </si>
   <si>
     <t>Samuel B.</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520245</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192780</t>
   </si>
   <si>
     <t>N0494</t>
   </si>
   <si>
-    <t>Kondrashow</t>
+    <t>Kondraschow</t>
   </si>
   <si>
     <t>Alexandr Petrowitsch</t>
   </si>
   <si>
     <t>06.10.1996</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520247</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192781</t>
   </si>
   <si>
     <t>N0495</t>
   </si>
   <si>
     <t>Wiktor</t>
   </si>
   <si>
     <t>24.11.1996</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/424291</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192782</t>
   </si>
   <si>
     <t>N0496</t>
   </si>
   <si>
     <t>Estrade</t>
   </si>
   <si>
     <t>Raymond Christian</t>
   </si>
   <si>
     <t>01.12.1996</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6506417</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192783</t>
   </si>
   <si>
     <t>N0497</t>
   </si>
   <si>
     <t>Zenker</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6506418</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192784</t>
   </si>
   <si>
     <t>N0498</t>
   </si>
   <si>
     <t>Kriel</t>
   </si>
   <si>
     <t>John Leslie</t>
   </si>
   <si>
     <t>15.12.1996</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470028</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192785</t>
   </si>
   <si>
     <t>N0499</t>
   </si>
   <si>
     <t>Homburg</t>
   </si>
   <si>
     <t>Gunter</t>
   </si>
   <si>
     <t>16.02.1997</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/424290</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192786</t>
   </si>
   <si>
     <t>N0500</t>
   </si>
   <si>
     <t>Catan</t>
   </si>
   <si>
     <t>Siegfried Alos</t>
   </si>
   <si>
     <t>05.03.1997</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468468</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192725</t>
   </si>
   <si>
     <t>N0501</t>
   </si>
   <si>
     <t>Gabriel</t>
   </si>
   <si>
     <t>Timmy Richard T.</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468470</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192726</t>
   </si>
   <si>
     <t>N0502</t>
   </si>
   <si>
     <t>Studer</t>
   </si>
   <si>
     <t>13.07.1997</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468471</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192727</t>
   </si>
   <si>
     <t>N0503</t>
   </si>
   <si>
     <t>Kapongo</t>
   </si>
   <si>
     <t>Emery Mukendi (André)</t>
   </si>
   <si>
     <t>10.08.1997</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6513371</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192728</t>
   </si>
   <si>
     <t>N0504</t>
   </si>
   <si>
     <t>Kingura</t>
   </si>
   <si>
     <t>Charo Francis Kazungu</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6516150</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192729</t>
   </si>
   <si>
     <t>N0505</t>
   </si>
   <si>
     <t>Madanje</t>
   </si>
   <si>
     <t>Richard Otieno</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6516151</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192730</t>
   </si>
   <si>
     <t>N0506</t>
   </si>
   <si>
     <t>Muhima</t>
   </si>
   <si>
     <t>Mulonga Isaac</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6516152</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192731</t>
   </si>
   <si>
     <t>N0507</t>
   </si>
   <si>
     <t>Mutua</t>
   </si>
   <si>
     <t>Jonathan Muthui</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468024</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192734</t>
   </si>
   <si>
     <t>N0508</t>
   </si>
   <si>
     <t>Namnse</t>
   </si>
   <si>
     <t>Augustine Paul</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6517334</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192733</t>
   </si>
   <si>
     <t>N0509</t>
   </si>
   <si>
     <t>Ndoluvualu</t>
   </si>
   <si>
     <t>Nsingi François</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6517333</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192732</t>
   </si>
   <si>
     <t>N0510</t>
   </si>
   <si>
     <t>Nkokila Nsankitu</t>
   </si>
   <si>
     <t>Basile</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6518389</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192714</t>
   </si>
   <si>
     <t>N0511</t>
   </si>
   <si>
     <t>Okeno</t>
   </si>
   <si>
     <t>Daniel Otumba</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6518390</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192715</t>
   </si>
   <si>
     <t>N0512</t>
   </si>
   <si>
     <t>Bual</t>
   </si>
   <si>
     <t>Cleofas Asna</t>
   </si>
   <si>
     <t>31.08.1997</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6518391</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192716</t>
   </si>
   <si>
     <t>N0513</t>
   </si>
   <si>
     <t>Bakali</t>
   </si>
   <si>
     <t>Shaongole M. Léon</t>
   </si>
   <si>
     <t>21.09.1997</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520248</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192722</t>
   </si>
   <si>
     <t>N0514</t>
   </si>
   <si>
     <t>Belapayi Kanyanga</t>
   </si>
   <si>
     <t>Romain</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520249</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192723</t>
   </si>
   <si>
     <t>N0515</t>
   </si>
   <si>
     <t>Kakubu</t>
   </si>
   <si>
     <t>Mubengayi André</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520844</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192717</t>
   </si>
   <si>
     <t>N0516</t>
   </si>
   <si>
     <t>Kalenga</t>
   </si>
   <si>
     <t>Kumbaley Mike</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520845</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192718</t>
   </si>
   <si>
     <t>N0517</t>
   </si>
   <si>
     <t>Kaputa</t>
   </si>
   <si>
     <t>Mbuyange Michael</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520846</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192719</t>
   </si>
   <si>
     <t>N0518</t>
   </si>
   <si>
     <t>Kasoma</t>
   </si>
   <si>
     <t>Richard Nguvulu</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/6520847</t>
   </si>
   <si>
     <t>N0519</t>
   </si>
   <si>
     <t>Katende</t>
   </si>
   <si>
     <t>Mushiya Norbert</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520848</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192721</t>
   </si>
   <si>
     <t>N0520</t>
   </si>
   <si>
     <t>Kazadi</t>
   </si>
   <si>
     <t>Kabengele Denis</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520850</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192705</t>
   </si>
   <si>
     <t>N0521</t>
   </si>
   <si>
     <t>Kazumba</t>
   </si>
   <si>
     <t>Mpinda Gilbert</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520851</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192704</t>
   </si>
   <si>
     <t>N0522</t>
   </si>
   <si>
     <t>Lupongo Shamba</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520853</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192706</t>
   </si>
   <si>
     <t>N0523</t>
   </si>
   <si>
     <t>Mbayo</t>
   </si>
   <si>
     <t>Kiakabanda Médard</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520866</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192707</t>
   </si>
   <si>
     <t>N0524</t>
   </si>
   <si>
     <t>Muchail</t>
   </si>
   <si>
     <t>Mukachung Ghislain</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520867</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192708</t>
   </si>
   <si>
     <t>N0525</t>
   </si>
   <si>
     <t>Muhindo</t>
   </si>
   <si>
     <t>Shamamba Joel</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520868</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192709</t>
   </si>
   <si>
     <t>N0526</t>
   </si>
   <si>
     <t>Mulamba Masamba</t>
   </si>
   <si>
     <t>Lazare</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520869</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192710</t>
   </si>
   <si>
     <t>N0527</t>
   </si>
   <si>
     <t>Ndaye</t>
   </si>
   <si>
     <t>Tupemunyi Gaston</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520870</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192711</t>
   </si>
   <si>
     <t>N0528</t>
   </si>
   <si>
     <t>Samalama</t>
   </si>
   <si>
     <t>Akombaetwa</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520871</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192712</t>
   </si>
   <si>
     <t>N0529</t>
   </si>
   <si>
     <t>Sanki</t>
   </si>
   <si>
     <t>Kaula Jean</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520872</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192713</t>
   </si>
   <si>
     <t>N0530</t>
   </si>
   <si>
     <t>Tshiamala</t>
   </si>
   <si>
     <t>Benjamin Tshibanda</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/8033713</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192693</t>
   </si>
   <si>
     <t>N0531</t>
   </si>
   <si>
     <t>Edward Charles</t>
   </si>
   <si>
     <t>23.09.1997</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520874</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192694</t>
   </si>
   <si>
     <t>N0532</t>
   </si>
   <si>
     <t>Camunga</t>
   </si>
   <si>
     <t>Ndomba</t>
   </si>
   <si>
     <t>23.11.1997</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520875</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192696</t>
   </si>
   <si>
     <t>N0533</t>
   </si>
   <si>
     <t>Danu</t>
   </si>
   <si>
     <t>José Ndombele</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520876</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192695</t>
   </si>
   <si>
     <t>N0534</t>
   </si>
   <si>
     <t>Misselo</t>
   </si>
   <si>
     <t>João Uanuque</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520879</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192697</t>
   </si>
   <si>
     <t>N0535</t>
   </si>
   <si>
     <t>Angaré</t>
   </si>
   <si>
     <t>Alfredo</t>
   </si>
   <si>
     <t>26.01.1998</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520953</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192698</t>
   </si>
   <si>
     <t>N0536</t>
   </si>
   <si>
     <t>Balat</t>
   </si>
   <si>
     <t>Gnany</t>
   </si>
   <si>
     <t>29.03.1998</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527335</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192699</t>
   </si>
   <si>
     <t>N0537</t>
   </si>
   <si>
     <t>Devaraj</t>
   </si>
   <si>
     <t>David Garlapati</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470029</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192700</t>
   </si>
   <si>
     <t>N0538</t>
   </si>
   <si>
     <t>Danilov</t>
   </si>
   <si>
     <t>Vladimir Gawrilowitsch</t>
   </si>
   <si>
     <t>06.09.1998</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520957</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192701</t>
   </si>
   <si>
     <t>N0539</t>
   </si>
   <si>
     <t>Afoutou</t>
   </si>
   <si>
     <t>Yaovi Mawuli</t>
   </si>
   <si>
     <t>04.10.1998</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520958</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192702</t>
   </si>
   <si>
     <t>N0540</t>
   </si>
   <si>
     <t>Emanerame</t>
   </si>
   <si>
     <t>Brandy Felix</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520960</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192682</t>
   </si>
   <si>
     <t>N0541</t>
   </si>
   <si>
     <t>Mtiga</t>
   </si>
   <si>
     <t>Wilson Abnel</t>
   </si>
   <si>
     <t>31.10.1998</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520973</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192683</t>
   </si>
   <si>
     <t>N0542</t>
   </si>
   <si>
     <t>Nchimbi</t>
   </si>
   <si>
     <t>Emmanuel Nathan</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520974</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192684</t>
   </si>
   <si>
     <t>N0543</t>
   </si>
   <si>
     <t>Hans-Peter</t>
   </si>
   <si>
     <t>29.11.1998</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468111</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192685</t>
   </si>
   <si>
     <t>N0544</t>
   </si>
   <si>
     <t>Bruijn, de</t>
   </si>
   <si>
     <t>Theodoor Johann</t>
   </si>
   <si>
     <t>06.12.1998</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467911</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192686</t>
   </si>
   <si>
     <t>N0545</t>
   </si>
   <si>
     <t>Vinodkumar David</t>
   </si>
   <si>
     <t>23.05.1999</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520976</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192688</t>
   </si>
   <si>
     <t>N0546</t>
   </si>
   <si>
     <t>John William jun.</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470000</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192687</t>
   </si>
   <si>
     <t>N0547</t>
   </si>
   <si>
     <t>Wilbert Karl</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520977</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192689</t>
   </si>
   <si>
     <t>N0548</t>
   </si>
   <si>
     <t>Jayapaul</t>
   </si>
   <si>
     <t>Glanki Isaac</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520978</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192690</t>
   </si>
   <si>
     <t>N0549</t>
   </si>
   <si>
     <t>Mater</t>
   </si>
   <si>
     <t>Jean-Baptiste Nkenebie</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520979</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192691</t>
   </si>
   <si>
     <t>N0550</t>
   </si>
   <si>
     <t>Mbande</t>
   </si>
   <si>
     <t>Ferdinand Kubanza</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520980</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192613</t>
   </si>
   <si>
     <t>N0551</t>
   </si>
   <si>
     <t>Bukaka</t>
   </si>
   <si>
     <t>René Mukanza</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520981</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192614</t>
   </si>
   <si>
     <t>N0552</t>
   </si>
   <si>
     <t>Mukome</t>
   </si>
   <si>
     <t>Sylvain Mupeke</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520982</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192615</t>
   </si>
   <si>
     <t>N0553</t>
   </si>
   <si>
     <t>Sarin</t>
   </si>
   <si>
     <t>Nov</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468106</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192617</t>
   </si>
   <si>
     <t>N0554</t>
   </si>
   <si>
     <t>Wasimbai</t>
   </si>
   <si>
     <t>Aimol</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520983</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192616</t>
   </si>
   <si>
     <t>N0555</t>
   </si>
   <si>
     <t>Udoh</t>
   </si>
   <si>
     <t>Enobong Sandy</t>
   </si>
   <si>
     <t>08.11.1999</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520985</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192618</t>
   </si>
   <si>
     <t>N0556</t>
   </si>
   <si>
     <t>Opdenplatz</t>
   </si>
   <si>
     <t>Gert</t>
   </si>
   <si>
     <t>05.12.1999</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467891</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192619</t>
   </si>
   <si>
     <t>N0557</t>
   </si>
   <si>
     <t>Aruna Kumar</t>
   </si>
   <si>
     <t>12.12.1999</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6520986</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192620</t>
   </si>
   <si>
     <t>N0558</t>
   </si>
   <si>
     <t>Dimba</t>
   </si>
   <si>
     <t>Michael Dabula</t>
   </si>
   <si>
     <t>01.01.2000</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521005</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192621</t>
   </si>
   <si>
     <t>N0559</t>
   </si>
   <si>
     <t>Stephens</t>
   </si>
   <si>
     <t>John George</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469154</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192622</t>
   </si>
   <si>
     <t>N0560</t>
   </si>
   <si>
     <t>Batista</t>
   </si>
   <si>
     <t>Norberto Ruben</t>
   </si>
   <si>
     <t>06.02.2000</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470020</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192604</t>
   </si>
   <si>
     <t>N0561</t>
   </si>
   <si>
     <t>Teti</t>
   </si>
   <si>
     <t>Vicente</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521059</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192603</t>
   </si>
   <si>
     <t>N0562</t>
   </si>
   <si>
     <t>Leonard Richard</t>
   </si>
   <si>
     <t>14.05.2000</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467888</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192607</t>
   </si>
   <si>
     <t>N0563</t>
   </si>
   <si>
     <t>Kreutner</t>
   </si>
   <si>
     <t>Kenneth Andrew</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521060</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192605</t>
   </si>
   <si>
     <t>N0564</t>
   </si>
   <si>
     <t>Mark</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521061</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192606</t>
   </si>
   <si>
     <t>N0565</t>
   </si>
   <si>
     <t>Handjamba</t>
   </si>
   <si>
     <t>Kum-Bading Richard</t>
   </si>
   <si>
     <t>28.05.2000</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521064</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192608</t>
   </si>
   <si>
     <t>N0566</t>
   </si>
   <si>
     <t>Mbungu</t>
   </si>
   <si>
     <t>Makaya Fréderic</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521065</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192609</t>
   </si>
   <si>
     <t>N0567</t>
   </si>
   <si>
     <t>Mwaipopo</t>
   </si>
   <si>
     <t>Frederick Anyitike</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521066</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192610</t>
   </si>
   <si>
     <t>N0568</t>
   </si>
   <si>
     <t>Zeidlewicz</t>
   </si>
   <si>
     <t>Klaus Jürgen</t>
   </si>
   <si>
     <t>09.07.2000</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/424288</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192611</t>
   </si>
   <si>
     <t>N0569</t>
   </si>
   <si>
     <t>Wang</t>
   </si>
   <si>
     <t>Li Wei (Daniel)</t>
   </si>
   <si>
     <t>07.08.2000</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521067</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192612</t>
   </si>
   <si>
     <t>N0570</t>
   </si>
   <si>
     <t>Chileshe</t>
   </si>
   <si>
     <t>Moses Kangwa</t>
   </si>
   <si>
     <t>24.09.2000</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521068</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192465</t>
   </si>
   <si>
     <t>N0571</t>
   </si>
   <si>
     <t>Gausi</t>
   </si>
   <si>
     <t>Aaron Wedson</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521069</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192466</t>
   </si>
   <si>
     <t>N0572</t>
   </si>
   <si>
     <t>Mhango</t>
   </si>
   <si>
     <t>Arnold Ndakondwa</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469989</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192469</t>
   </si>
   <si>
     <t>N0573</t>
   </si>
   <si>
     <t>Muyenga</t>
   </si>
   <si>
     <t>Remmie Mbiya</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521070</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192467</t>
   </si>
   <si>
     <t>N0574</t>
   </si>
   <si>
     <t>Nsamba</t>
   </si>
   <si>
     <t xml:space="preserve">Robert M. </t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470037</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192470</t>
   </si>
   <si>
     <t>N0575</t>
   </si>
   <si>
     <t>Semba</t>
   </si>
   <si>
     <t>Bonifacio Afonso</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521085</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192468</t>
   </si>
   <si>
     <t>N0576</t>
   </si>
   <si>
     <t>Diedricks</t>
   </si>
   <si>
     <t>Marc Ashley</t>
   </si>
   <si>
     <t>22.10.2000</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521086</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192471</t>
   </si>
   <si>
     <t>N0577</t>
   </si>
   <si>
     <t>Korbien</t>
   </si>
   <si>
     <t>Jens</t>
   </si>
   <si>
     <t>26.11.2000</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467964</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192472</t>
   </si>
   <si>
     <t>N0578</t>
   </si>
   <si>
     <t>Williams</t>
   </si>
   <si>
     <t>Trevor David</t>
   </si>
   <si>
     <t>01.01.2001</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521156</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192473</t>
   </si>
   <si>
     <t>N0579</t>
   </si>
   <si>
     <t>Bitayi</t>
   </si>
   <si>
     <t>Pius</t>
   </si>
   <si>
     <t>28.01.2001</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521158</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192474</t>
   </si>
   <si>
     <t>N0580</t>
   </si>
   <si>
     <t>Chitemo</t>
   </si>
   <si>
     <t>George Epimak</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521160</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192460</t>
   </si>
   <si>
     <t>N0581</t>
   </si>
   <si>
     <t>Gathondu</t>
   </si>
   <si>
     <t>Zachariah Kinyanjui</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521161</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192455</t>
   </si>
   <si>
     <t>N0582</t>
   </si>
   <si>
     <t>Kabome</t>
   </si>
   <si>
     <t>Kennedy Samwel</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521162</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192456</t>
   </si>
   <si>
     <t>N0583</t>
   </si>
   <si>
     <t>Likoko</t>
   </si>
   <si>
     <t>Enos Omutoko</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521164</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192457</t>
   </si>
   <si>
     <t>N0584</t>
   </si>
   <si>
     <t>Gitonga M'Imaria</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521165</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192458</t>
   </si>
   <si>
     <t>N0585</t>
   </si>
   <si>
     <t>Ogada</t>
   </si>
   <si>
     <t>Hezborn Ayieko</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521166</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192459</t>
   </si>
   <si>
     <t>N0586</t>
   </si>
   <si>
     <t>Singi</t>
   </si>
   <si>
     <t>Dominic Musauli</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521167</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192461</t>
   </si>
   <si>
     <t>N0587</t>
   </si>
   <si>
     <t>Ubuzinda-Minga</t>
   </si>
   <si>
     <t>Jean-Louis</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521168</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192462</t>
   </si>
   <si>
     <t>N0588</t>
   </si>
   <si>
     <t>Makiadi</t>
   </si>
   <si>
     <t>Victor</t>
   </si>
   <si>
     <t>04.03.2001</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521169</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192463</t>
   </si>
   <si>
     <t>N0589</t>
   </si>
   <si>
     <t>Saidu</t>
   </si>
   <si>
     <t>Robinson Musa</t>
   </si>
   <si>
     <t>18.03.2001</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521170</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192464</t>
   </si>
   <si>
     <t>N0590</t>
   </si>
   <si>
     <t>Mutti</t>
   </si>
   <si>
     <t>Orando</t>
   </si>
   <si>
     <t>15.04.2001</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521171</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192445</t>
   </si>
   <si>
     <t>N0591</t>
   </si>
   <si>
     <t>Suter</t>
   </si>
   <si>
     <t>Erhard</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6472112</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192444</t>
   </si>
   <si>
     <t>N0592</t>
   </si>
   <si>
     <t>Schwerdtfeger</t>
   </si>
   <si>
     <t>26.08.2001</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/424287</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192446</t>
   </si>
   <si>
     <t>N0593</t>
   </si>
   <si>
     <t>Hammer</t>
   </si>
   <si>
     <t>William George</t>
   </si>
   <si>
     <t>16.09.2001</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521172</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192447</t>
   </si>
   <si>
     <t>N0594</t>
   </si>
   <si>
     <t>Hecht</t>
   </si>
   <si>
     <t>Reinhard</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521173</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192448</t>
   </si>
   <si>
     <t>N0595</t>
   </si>
   <si>
     <t>Thomas Robert</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468108</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192449</t>
   </si>
   <si>
     <t>N0596</t>
   </si>
   <si>
     <t>Addepalli</t>
   </si>
   <si>
     <t>James Solomon</t>
   </si>
   <si>
     <t>28.10.2001</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521174</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192450</t>
   </si>
   <si>
     <t>N0597</t>
   </si>
   <si>
     <t>Samuel</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521176</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192451</t>
   </si>
   <si>
     <t>N0598</t>
   </si>
   <si>
     <t>Mahesh Austin</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521180</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192452</t>
   </si>
   <si>
     <t>N0599</t>
   </si>
   <si>
     <t>Nanda</t>
   </si>
   <si>
     <t>Christ Ranjan</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521182</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192453</t>
   </si>
   <si>
     <t>N0600</t>
   </si>
   <si>
     <t>Jovano</t>
   </si>
   <si>
     <t>Kisso Eneriko M.</t>
   </si>
   <si>
     <t>23.11.2001</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521183</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192434</t>
   </si>
   <si>
     <t>N0601</t>
   </si>
   <si>
     <t>Kabuje</t>
   </si>
   <si>
     <t>Pheston A.</t>
   </si>
   <si>
     <t>27.01.2002</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521185</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192435</t>
   </si>
   <si>
     <t>N0602</t>
   </si>
   <si>
     <t>Kaboyi</t>
   </si>
   <si>
     <t>Benoit Rafiki</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521186</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192436</t>
   </si>
   <si>
     <t>N0603</t>
   </si>
   <si>
     <t>Akhtar</t>
   </si>
   <si>
     <t>Saddiq</t>
   </si>
   <si>
     <t>23.03.2002</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521187</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192437</t>
   </si>
   <si>
     <t>N0604</t>
   </si>
   <si>
     <t>Barles</t>
   </si>
   <si>
     <t>Levi</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521188</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192438</t>
   </si>
   <si>
     <t>N0605</t>
   </si>
   <si>
     <t>Isnugroho</t>
   </si>
   <si>
     <t>Edy</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521189</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192439</t>
   </si>
   <si>
     <t>N0606</t>
   </si>
   <si>
     <t>Shastri</t>
   </si>
   <si>
     <t>Sanjay Gopal</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521191</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192440</t>
   </si>
   <si>
     <t>N0607</t>
   </si>
   <si>
     <t>Babu Ratna Kumar</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521192</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192441</t>
   </si>
   <si>
     <t>N0608</t>
   </si>
   <si>
     <t>Michael David</t>
   </si>
   <si>
     <t>14.04.2002</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470012</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192443</t>
   </si>
   <si>
     <t>N0609</t>
   </si>
   <si>
     <t>Dzur</t>
   </si>
   <si>
     <t>Frank Stephan</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470001</t>
+    <t>https://www.nak-zentralarchiv.de/db/8192442</t>
   </si>
   <si>
     <t>N0610</t>
   </si>
   <si>
     <t>Jabs</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521210</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191897</t>
   </si>
   <si>
     <t>N0611</t>
   </si>
   <si>
     <t>Sobottka</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468116</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191898</t>
   </si>
   <si>
     <t>N0612</t>
   </si>
   <si>
     <t>19.05.2002</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521212</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191901</t>
   </si>
   <si>
     <t>N0613</t>
   </si>
   <si>
     <t>Atucumana</t>
   </si>
   <si>
     <t>Ernesto</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521213</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191902</t>
   </si>
   <si>
     <t>N0614</t>
   </si>
   <si>
     <t>Dzimba</t>
   </si>
   <si>
     <t>Agostinho Albino</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521214</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191903</t>
   </si>
   <si>
     <t>N0615</t>
   </si>
   <si>
     <t>Ebanga Edoa</t>
   </si>
   <si>
     <t>Félicien</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521215</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191904</t>
   </si>
   <si>
     <t>N0616</t>
   </si>
   <si>
     <t>Lubasi</t>
   </si>
   <si>
     <t>Shadreck Mundia</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467988</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191899</t>
   </si>
   <si>
     <t>N0617</t>
   </si>
   <si>
     <t>Mkhwanazi</t>
   </si>
   <si>
     <t>Mandla Patrick</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468016</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191900</t>
   </si>
   <si>
     <t>N0618</t>
   </si>
   <si>
     <t>Mwesigwa</t>
   </si>
   <si>
     <t>Walufu Francis</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521216</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191905</t>
   </si>
   <si>
     <t>N0619</t>
   </si>
   <si>
     <t>Nabru Tita</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521218</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191906</t>
   </si>
   <si>
     <t>N0620</t>
   </si>
   <si>
     <t>Naquitxe</t>
   </si>
   <si>
     <t xml:space="preserve">Manuel </t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521803</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191734</t>
   </si>
   <si>
     <t>N0621</t>
   </si>
   <si>
     <t>Rotimi</t>
   </si>
   <si>
     <t>Augustine Aromo</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521804</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191735</t>
   </si>
   <si>
     <t>N0622</t>
   </si>
   <si>
     <t>Kumala</t>
   </si>
   <si>
     <t>Sadisa Jean-Baptiste</t>
   </si>
   <si>
     <t>10.08.2002</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6521805</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191736</t>
   </si>
   <si>
     <t>N0623</t>
   </si>
   <si>
     <t>Mutombo Kanka</t>
   </si>
   <si>
     <t>Sylvain Mukinkila</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6523487</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191737</t>
   </si>
   <si>
     <t>N0624</t>
   </si>
   <si>
     <t>Mwatande</t>
   </si>
   <si>
     <t>Inianga Vincent</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6523488</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191738</t>
   </si>
   <si>
     <t>N0625</t>
   </si>
   <si>
     <t>Nodjibaye</t>
   </si>
   <si>
     <t>Gotimbang Martin</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6523489</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191739</t>
   </si>
   <si>
     <t>N0626</t>
   </si>
   <si>
     <t>Chulu</t>
   </si>
   <si>
     <t>Amina Etienne</t>
   </si>
   <si>
     <t>11.08.2002</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6523490</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191740</t>
   </si>
   <si>
     <t>N0627</t>
   </si>
   <si>
     <t>Kalambayi Mukala</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6523491</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191741</t>
   </si>
   <si>
     <t>N0628</t>
   </si>
   <si>
     <t>Kasongo</t>
   </si>
   <si>
     <t>Shabantu Gabriel</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6523500</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191742</t>
   </si>
   <si>
     <t>N0629</t>
   </si>
   <si>
     <t>Mulenga</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6523510</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191743</t>
   </si>
   <si>
     <t>N0630</t>
   </si>
   <si>
     <t>Mpanga</t>
   </si>
   <si>
     <t>Julien Kalondo</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6523512</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191722</t>
   </si>
   <si>
     <t>N0631</t>
   </si>
   <si>
     <t>Mulumba</t>
   </si>
   <si>
     <t>Adolphe Kapalu</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6523513</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191723</t>
   </si>
   <si>
     <t>N0632</t>
   </si>
   <si>
     <t>Musakayi</t>
   </si>
   <si>
     <t>Tshingomba Jean</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6523514</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191724</t>
   </si>
   <si>
     <t>N0633</t>
   </si>
   <si>
     <t>Boaz</t>
   </si>
   <si>
     <t>Tshipanda Crispin</t>
   </si>
   <si>
     <t>12.08.2002</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6523515</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191729</t>
   </si>
   <si>
     <t>N0634</t>
   </si>
   <si>
     <t>Kasolo</t>
   </si>
   <si>
     <t>Muamba Jean-Pierre</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6523516</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191730</t>
   </si>
   <si>
     <t>N0635</t>
   </si>
   <si>
     <t>Mabaya Bukasa</t>
   </si>
   <si>
     <t>Moise</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6523517</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191731</t>
   </si>
   <si>
     <t>N0636</t>
   </si>
   <si>
     <t>Munamba</t>
   </si>
   <si>
     <t>Nkambua Célestin</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527337</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191726</t>
   </si>
   <si>
     <t>N0637</t>
   </si>
   <si>
     <t>Mukongo Symphorien</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6524002</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191725</t>
   </si>
   <si>
     <t>N0638</t>
   </si>
   <si>
     <t>N'Dondji Humbu</t>
   </si>
   <si>
     <t xml:space="preserve">Emmanuel </t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6524003</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191727</t>
   </si>
   <si>
     <t>N0639</t>
   </si>
   <si>
     <t>Shamanga Clément</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6524004</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191728</t>
   </si>
   <si>
     <t>N0640</t>
   </si>
   <si>
     <t>Sakoya</t>
   </si>
   <si>
     <t>Sakoya Joseph</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6524005</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191712</t>
   </si>
   <si>
     <t>N0641</t>
   </si>
   <si>
     <t>Tumba</t>
   </si>
   <si>
     <t>David Corneille</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6524006</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191713</t>
   </si>
   <si>
     <t>N0642</t>
   </si>
   <si>
     <t>Rasolo</t>
   </si>
   <si>
     <t>17.11.2002</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6524007</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191714</t>
   </si>
   <si>
     <t>N0643</t>
   </si>
   <si>
     <t>Avelino</t>
   </si>
   <si>
     <t>Afonso</t>
   </si>
   <si>
     <t>01.01.2003</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6524008</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191716</t>
   </si>
   <si>
     <t>N0644</t>
   </si>
   <si>
     <t>Tomás</t>
   </si>
   <si>
     <t>Evaristo Chivanja</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6524009</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191715</t>
   </si>
   <si>
     <t>N0645</t>
   </si>
   <si>
     <t>Traoré</t>
   </si>
   <si>
     <t>Alphonse</t>
   </si>
   <si>
     <t>26.01.2003</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6524022</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191717</t>
   </si>
   <si>
     <t>N0646</t>
   </si>
   <si>
     <t>Caleri</t>
   </si>
   <si>
     <t>Carlos Alberto</t>
   </si>
   <si>
     <t>09.02.2003</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6524023</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191718</t>
   </si>
   <si>
     <t>N0647</t>
   </si>
   <si>
     <t>Franco</t>
   </si>
   <si>
     <t>Jorge Luis</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6524024</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191719</t>
   </si>
   <si>
     <t>N0648</t>
   </si>
   <si>
     <t>Granja</t>
   </si>
   <si>
     <t>Carlos Roberto</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6470035</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191720</t>
   </si>
   <si>
     <t>N0649</t>
   </si>
   <si>
     <t>Montes de Oca Daiqui</t>
   </si>
   <si>
     <t>Raul Eduardo</t>
   </si>
   <si>
     <t>10.02.2003</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468018</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191721</t>
   </si>
   <si>
     <t>N0650</t>
   </si>
   <si>
     <t>Jean-Luc</t>
   </si>
   <si>
     <t>22.06.2003</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6465520</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191701</t>
   </si>
   <si>
     <t>N0651</t>
   </si>
   <si>
     <t>Kalako</t>
   </si>
   <si>
     <t>Augusto André</t>
   </si>
   <si>
     <t>10.08.2003</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6524025</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191702</t>
   </si>
   <si>
     <t>N0652</t>
   </si>
   <si>
     <t>Malyanga</t>
   </si>
   <si>
     <t>Joao Domingos</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6524026</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191703</t>
   </si>
   <si>
     <t>N0653</t>
   </si>
   <si>
     <t>Mukanyimi Pero</t>
   </si>
   <si>
     <t>Fortunat</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6524027</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191704</t>
   </si>
   <si>
     <t>N0654</t>
   </si>
   <si>
     <t>Mwanza</t>
   </si>
   <si>
     <t>Aubrey Sitima</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6524028</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191705</t>
   </si>
   <si>
     <t>N0655</t>
   </si>
   <si>
     <t>Elengi</t>
   </si>
   <si>
     <t>Nambila Gaston</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6524029</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191706</t>
   </si>
   <si>
     <t>N0656</t>
   </si>
   <si>
     <t>Naueta</t>
   </si>
   <si>
     <t>Lourenço Mutano</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6524031</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191707</t>
   </si>
   <si>
     <t>N0657</t>
   </si>
   <si>
     <t>Shagisomo</t>
   </si>
   <si>
     <t>Celestin  Ngandu</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6503688</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191708</t>
   </si>
   <si>
     <t>N0658</t>
   </si>
   <si>
     <t>Sweta</t>
   </si>
   <si>
     <t>Willie</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6524587</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191709</t>
   </si>
   <si>
     <t>N0659</t>
   </si>
   <si>
     <t>Cazacu</t>
   </si>
   <si>
     <t>Semion</t>
   </si>
   <si>
     <t>17.08.2003</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6524588</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191710</t>
   </si>
   <si>
     <t>N0660</t>
   </si>
   <si>
     <t>Wosnitzka</t>
   </si>
   <si>
     <t>Rolf</t>
   </si>
   <si>
     <t>24.08.2003</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467899</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191691</t>
   </si>
   <si>
     <t>N0661</t>
   </si>
   <si>
     <t>Arendse</t>
   </si>
   <si>
     <t>Matthew</t>
   </si>
   <si>
     <t>12.10.2003</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6524601</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191692</t>
   </si>
   <si>
     <t>N0662</t>
   </si>
   <si>
     <t>Mintoor</t>
   </si>
   <si>
     <t>Gerome Thomas</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6524603</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191693</t>
   </si>
   <si>
     <t>N0663</t>
   </si>
   <si>
     <t>Halder</t>
   </si>
   <si>
     <t>Gilbert</t>
   </si>
   <si>
     <t>02.12.2003</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6524604</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191694</t>
   </si>
   <si>
     <t>N0664</t>
   </si>
   <si>
     <t>Masih</t>
   </si>
   <si>
     <t>Mukhtar</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6524605</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191695</t>
   </si>
   <si>
     <t>N0665</t>
   </si>
   <si>
     <t>Milupi</t>
   </si>
   <si>
     <t>Michael Muzuma</t>
   </si>
   <si>
     <t>21.12.2003</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6524606</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191696</t>
   </si>
   <si>
     <t>N0666</t>
   </si>
   <si>
     <t>Nyaleye</t>
   </si>
   <si>
     <t>Allexon Alec Samson</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6524607</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191697</t>
   </si>
   <si>
     <t>N0667</t>
   </si>
   <si>
     <t>Jagtap</t>
   </si>
   <si>
     <t>Egnati Lukas</t>
   </si>
   <si>
     <t>18.01.2004</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6524608</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191698</t>
   </si>
   <si>
     <t>N0668</t>
   </si>
   <si>
     <t>Bastrikov</t>
   </si>
   <si>
     <t>Sergej Petrowitsch</t>
   </si>
   <si>
     <t>29.02.2004</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6524609</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191700</t>
   </si>
   <si>
     <t>N0669</t>
   </si>
   <si>
     <t>Anyiko</t>
   </si>
   <si>
     <t>Hunney Luke</t>
   </si>
   <si>
     <t>11.04.2004</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6524610</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191699</t>
   </si>
   <si>
     <t>N0670</t>
   </si>
   <si>
     <t>Celestine</t>
   </si>
   <si>
-    <t>Joseph S.</t>
-[...2 lines deleted...]
-    <t>https://www.nak-zentralarchiv.de/db/6524611</t>
+    <t>Joseph Sindobakwira</t>
+  </si>
+  <si>
+    <t>https://www.nak-zentralarchiv.de/db/8191685</t>
   </si>
   <si>
     <t>N0671</t>
   </si>
   <si>
     <t>Katana</t>
   </si>
   <si>
     <t>Francis Shida</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6524612</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191686</t>
   </si>
   <si>
     <t>N0672</t>
   </si>
   <si>
     <t>Luseneka</t>
   </si>
   <si>
     <t>Erustus Makokha</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6524613</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191687</t>
   </si>
   <si>
     <t>N0673</t>
   </si>
   <si>
     <t>Muyera</t>
   </si>
   <si>
     <t>Henry Romani</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6524614</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191688</t>
   </si>
   <si>
     <t>N0674</t>
   </si>
   <si>
     <t>Odera</t>
   </si>
   <si>
     <t>Claudio Onyango</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525543</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191681</t>
   </si>
   <si>
     <t>N0675</t>
   </si>
   <si>
     <t>Okubasu</t>
   </si>
   <si>
     <t>Peter Jaribu</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525544</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191682</t>
   </si>
   <si>
     <t>N0676</t>
   </si>
   <si>
     <t>Ongae</t>
   </si>
   <si>
     <t>James Aseri</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525545</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191683</t>
   </si>
   <si>
     <t>N0677</t>
   </si>
   <si>
     <t>Waing'are</t>
   </si>
   <si>
     <t>Joseph Marwa</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525546</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191684</t>
   </si>
   <si>
     <t>N0678</t>
   </si>
   <si>
     <t>Afutu</t>
   </si>
   <si>
     <t>Kotei Peregrino</t>
   </si>
   <si>
     <t>11.07.2004</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525547</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191689</t>
   </si>
   <si>
     <t>N0679</t>
   </si>
   <si>
     <t>Boakye</t>
   </si>
   <si>
     <t>Andrews</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525548</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191690</t>
   </si>
   <si>
     <t>N0680</t>
   </si>
   <si>
     <t>Darko</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525549</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191665</t>
   </si>
   <si>
     <t>N0681</t>
   </si>
   <si>
     <t>Malano</t>
   </si>
   <si>
     <t>Antoine</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525562</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191666</t>
   </si>
   <si>
     <t>N0682</t>
   </si>
   <si>
     <t>Ohemeng</t>
   </si>
   <si>
     <t>Charles Johannes</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525564</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191667</t>
   </si>
   <si>
     <t>N0683</t>
   </si>
   <si>
     <t>Randriankasy</t>
   </si>
   <si>
     <t>Fally</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525566</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191668</t>
   </si>
   <si>
     <t>N0684</t>
   </si>
   <si>
     <t>Díaz Salazar</t>
   </si>
   <si>
     <t>Félix Manuel</t>
   </si>
   <si>
     <t>05.09.2004</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525567</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191669</t>
   </si>
   <si>
     <t>N0685</t>
   </si>
   <si>
     <t>Yepez Moratinos</t>
   </si>
   <si>
     <t>Julio César</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525570</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191670</t>
   </si>
   <si>
     <t>N0686</t>
   </si>
   <si>
     <t>Vinod</t>
   </si>
   <si>
     <t>03.10.2004</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525571</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191671</t>
   </si>
   <si>
     <t>N0687</t>
   </si>
   <si>
     <t>Daniel O.</t>
   </si>
   <si>
     <t>09.03.2005</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525572</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191672</t>
   </si>
   <si>
     <t>N0688</t>
   </si>
   <si>
     <t>Cabuma Dibaia</t>
   </si>
   <si>
     <t>13.03.2005</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525573</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191674</t>
   </si>
   <si>
     <t>N0689</t>
   </si>
   <si>
     <t>Cambinda</t>
   </si>
   <si>
     <t>José Mário</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525574</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191673</t>
   </si>
   <si>
     <t>N0690</t>
   </si>
   <si>
     <t>Kalala</t>
   </si>
   <si>
     <t>Vincent</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467941</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191655</t>
   </si>
   <si>
     <t>N0691</t>
   </si>
   <si>
     <t>Katungu</t>
   </si>
   <si>
     <t>Aaron Sitali</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525575</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191656</t>
   </si>
   <si>
     <t>N0692</t>
   </si>
   <si>
     <t>Mbolode</t>
   </si>
   <si>
     <t>Marcel</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525576</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191657</t>
   </si>
   <si>
     <t>N0693</t>
   </si>
   <si>
     <t>Simumbwe</t>
   </si>
   <si>
     <t>Ranford</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525577</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191658</t>
   </si>
   <si>
     <t>N0694</t>
   </si>
   <si>
     <t>Cáceres</t>
   </si>
   <si>
     <t>Segundo Pedro Marin</t>
   </si>
   <si>
     <t>10.04.2005</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525578</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191659</t>
   </si>
   <si>
     <t>N0695</t>
   </si>
   <si>
     <t>Picchi</t>
   </si>
   <si>
     <t>Norberto Pedro</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525579</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191660</t>
   </si>
   <si>
     <t>N0696</t>
   </si>
   <si>
     <t>Santillana</t>
   </si>
   <si>
     <t>Julio Felix Romani</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525580</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191661</t>
   </si>
   <si>
     <t>N0697</t>
   </si>
   <si>
     <t>Qin</t>
   </si>
   <si>
     <t>Zequn</t>
   </si>
   <si>
     <t>03.05.2005</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525581</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191662</t>
   </si>
   <si>
     <t>N0698</t>
   </si>
   <si>
     <t>Otten</t>
   </si>
   <si>
     <t>Franz-Wilhelm</t>
   </si>
   <si>
     <t>26.06.2005</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/424286</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191663</t>
   </si>
   <si>
     <t>N0699</t>
   </si>
   <si>
     <t>Rüdiger</t>
   </si>
   <si>
     <t>10.07.2005</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467966</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191664</t>
   </si>
   <si>
     <t>N0700</t>
   </si>
   <si>
     <t>Schug</t>
   </si>
   <si>
     <t>18.09.2005</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/424284</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191617</t>
   </si>
   <si>
     <t>N0701</t>
   </si>
   <si>
     <t>Nwogu</t>
   </si>
   <si>
     <t>Geoffrey Odinakachi</t>
   </si>
   <si>
     <t>03.12.2005</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525652</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191618</t>
   </si>
   <si>
     <t>N0702</t>
   </si>
   <si>
     <t xml:space="preserve">Katens </t>
   </si>
   <si>
     <t>05.02.2006</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525653</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191619</t>
   </si>
   <si>
     <t>N0703</t>
   </si>
   <si>
     <t>Garber</t>
   </si>
   <si>
     <t>05.03.2006</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525654</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191620</t>
   </si>
   <si>
     <t>N0704</t>
   </si>
   <si>
     <t>Koffi</t>
   </si>
   <si>
     <t>Beugré Farras</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525655</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191621</t>
   </si>
   <si>
     <t>N0705</t>
   </si>
   <si>
     <t>Koberstein</t>
   </si>
   <si>
     <t>07.05.2006</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467955</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191622</t>
   </si>
   <si>
     <t>N0706</t>
   </si>
   <si>
     <t>Lindemann</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467984</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191623</t>
   </si>
   <si>
     <t>N0707</t>
   </si>
   <si>
     <t>Mwaisaka</t>
   </si>
   <si>
     <t>Elias Ambokolie</t>
   </si>
   <si>
     <t>14.05.2006</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525661</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191624</t>
   </si>
   <si>
     <t>N0708</t>
   </si>
   <si>
     <t>Wofile</t>
   </si>
   <si>
     <t>Vincent Salehe</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525674</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191625</t>
   </si>
   <si>
     <t>N0709</t>
   </si>
   <si>
     <t>Chakwana</t>
   </si>
   <si>
     <t>Baker Moses</t>
   </si>
   <si>
     <t>09.07.2006</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525675</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191626</t>
   </si>
   <si>
     <t>N0710</t>
   </si>
   <si>
     <t>Bulaba</t>
   </si>
   <si>
     <t>Gilbert Mbayi</t>
   </si>
   <si>
     <t>16.07.2006</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525676</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191606</t>
   </si>
   <si>
     <t>N0711</t>
   </si>
   <si>
     <t>Matita</t>
   </si>
   <si>
     <t>Di-Bilufuene Lambert</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525677</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191607</t>
   </si>
   <si>
     <t>N0712</t>
   </si>
   <si>
     <t>Orlofski</t>
   </si>
   <si>
     <t>Karl Edwin</t>
   </si>
   <si>
     <t>10.09.2006</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525678</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191608</t>
   </si>
   <si>
     <t>N0713</t>
   </si>
   <si>
     <t>Lang</t>
   </si>
   <si>
     <t>22.10.2006</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467977</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191609</t>
   </si>
   <si>
     <t>N0714</t>
   </si>
   <si>
     <t>Aires</t>
   </si>
   <si>
     <t>Geraldino</t>
   </si>
   <si>
     <t>29.10.2006</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525679</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191610</t>
   </si>
   <si>
     <t>N0715</t>
   </si>
   <si>
     <t>Tuku</t>
   </si>
   <si>
     <t>Massamba Diambu</t>
   </si>
   <si>
     <t>28.01.2007</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467406</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191611</t>
   </si>
   <si>
     <t>N0716</t>
   </si>
   <si>
     <t>Klene</t>
   </si>
   <si>
     <t>18.03.2007</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525680</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191612</t>
   </si>
   <si>
     <t>N0717</t>
   </si>
   <si>
     <t>Allister D.</t>
   </si>
   <si>
     <t>02.09.2007</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525681</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191613</t>
   </si>
   <si>
     <t>N0718</t>
   </si>
   <si>
     <t>Muyendekwa</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525682</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191614</t>
   </si>
   <si>
     <t>N0719</t>
   </si>
   <si>
     <t>Swartbooi</t>
   </si>
   <si>
     <t>Harold Brian</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525683</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191615</t>
   </si>
   <si>
     <t>N0720</t>
   </si>
   <si>
     <t>Enoch</t>
   </si>
   <si>
     <t>Mateo Ntibingwa</t>
   </si>
   <si>
     <t>11.11.2007</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525684</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191067</t>
   </si>
   <si>
     <t>N0721</t>
   </si>
   <si>
     <t>Degbia</t>
   </si>
   <si>
     <t>Edouard</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525685</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191598</t>
   </si>
   <si>
     <t>N0722</t>
   </si>
   <si>
     <t>Fehlbaum</t>
   </si>
   <si>
     <t>Markus</t>
   </si>
   <si>
     <t>25.11.2007</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467897</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191596</t>
   </si>
   <si>
     <t>N0723</t>
   </si>
   <si>
     <t>Gomis</t>
   </si>
   <si>
     <t>Francisco Dione</t>
   </si>
   <si>
     <t>09.12.2007</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525686</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191599</t>
   </si>
   <si>
     <t>N0724</t>
   </si>
   <si>
     <t>Louis</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525687</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191600</t>
   </si>
   <si>
     <t>N0725</t>
   </si>
   <si>
     <t>Bansbach</t>
   </si>
   <si>
     <t>16.12.2007</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525758</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191602</t>
   </si>
   <si>
     <t>N0726</t>
   </si>
   <si>
     <t>Bauer</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/8127377</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191603</t>
   </si>
   <si>
     <t>N0727</t>
   </si>
   <si>
     <t>Loy</t>
   </si>
   <si>
     <t>Jürgen</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467986</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191601</t>
   </si>
   <si>
     <t>N0728</t>
   </si>
   <si>
     <t>Heppolette</t>
   </si>
   <si>
     <t>Desmond</t>
   </si>
   <si>
     <t>01.02.2008</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525760</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191604</t>
   </si>
   <si>
     <t>N0729</t>
   </si>
   <si>
     <t>Kalolo</t>
   </si>
   <si>
     <t>Innocent</t>
   </si>
   <si>
     <t>24.02.2008</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525761</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191605</t>
   </si>
   <si>
     <t>N0730</t>
   </si>
   <si>
     <t>Mukith Parvez</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525762</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191586</t>
   </si>
   <si>
     <t>N0731</t>
   </si>
   <si>
     <t>Kabuela</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525763</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191587</t>
   </si>
   <si>
     <t>N0732</t>
   </si>
   <si>
     <t>Batakila</t>
   </si>
   <si>
     <t xml:space="preserve">Paul </t>
   </si>
   <si>
     <t>25.02.2008</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525765</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191588</t>
   </si>
   <si>
     <t>N0733</t>
   </si>
   <si>
     <t>Beya Mukengeshayi</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525766</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191589</t>
   </si>
   <si>
     <t>N0734</t>
   </si>
   <si>
     <t>Kumambange</t>
   </si>
   <si>
     <t>Alexandre</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525767</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191590</t>
   </si>
   <si>
     <t>N0735</t>
   </si>
   <si>
     <t>Mushtaq</t>
   </si>
   <si>
     <t>Nadeem</t>
   </si>
   <si>
     <t>25.04.2008</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525768</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191593</t>
   </si>
   <si>
     <t>N0736</t>
   </si>
   <si>
     <t>Bingbi</t>
   </si>
   <si>
     <t>Papa Philémon</t>
   </si>
   <si>
     <t>26.02.2008</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525769</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191591</t>
   </si>
   <si>
     <t>N0737</t>
   </si>
   <si>
     <t>Kassongo Massiya</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525770</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191592</t>
   </si>
   <si>
     <t>N0738</t>
   </si>
   <si>
     <t>Ifrahim</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525771</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191594</t>
   </si>
   <si>
     <t>N0739</t>
   </si>
   <si>
     <t>Cinco-Reis</t>
   </si>
   <si>
     <t>Bernardo</t>
   </si>
   <si>
     <t>06.07.2008</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525772</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191595</t>
   </si>
   <si>
     <t>N0740</t>
   </si>
   <si>
     <t>Joubert</t>
   </si>
   <si>
     <t>Jeremia Martinus</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525773</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191577</t>
   </si>
   <si>
     <t>N0741</t>
   </si>
   <si>
     <t>Marucha</t>
   </si>
   <si>
     <t>Raffael</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525774</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191576</t>
   </si>
   <si>
     <t>N0742</t>
   </si>
   <si>
     <t>Indami</t>
   </si>
   <si>
     <t>Agostinho</t>
   </si>
   <si>
     <t>09.11.2008</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525775</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191578</t>
   </si>
   <si>
     <t>N0743</t>
   </si>
   <si>
     <t>Abalo</t>
   </si>
   <si>
     <t>Benoît Komlan</t>
   </si>
   <si>
     <t>16.11.2008</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525776</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191579</t>
   </si>
   <si>
     <t>N0744</t>
   </si>
   <si>
     <t>Olou</t>
   </si>
   <si>
     <t>Kouessivi Justin</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525777</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191580</t>
   </si>
   <si>
     <t>N0745</t>
   </si>
   <si>
     <t>Baovi</t>
   </si>
   <si>
     <t>Lekie</t>
   </si>
   <si>
     <t>18.11.2008</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525778</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191581</t>
   </si>
   <si>
     <t>N0746</t>
   </si>
   <si>
     <t>Ekpenyong</t>
   </si>
   <si>
     <t>Effiong Asuquo</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525779</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191582</t>
   </si>
   <si>
     <t>N0747</t>
   </si>
   <si>
     <t>Luyindula</t>
   </si>
   <si>
     <t>Pedro Benga</t>
   </si>
   <si>
     <t>30.11.2008</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525780</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191583</t>
   </si>
   <si>
     <t>N0748</t>
   </si>
   <si>
     <t>Capote Marcos</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525793</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191584</t>
   </si>
   <si>
     <t>N0749</t>
   </si>
   <si>
     <t>Muliata</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525794</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191585</t>
   </si>
   <si>
     <t>N0750</t>
   </si>
   <si>
     <t>Pembele</t>
   </si>
   <si>
     <t>Zé Nsusu</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525795</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191566</t>
   </si>
   <si>
     <t>N0751</t>
   </si>
   <si>
     <t>Burren</t>
   </si>
   <si>
     <t>Philipp</t>
   </si>
   <si>
     <t>21.12.2008</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525796</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191567</t>
   </si>
   <si>
     <t>N0752</t>
   </si>
   <si>
     <t>Haeck</t>
   </si>
   <si>
     <t>Clément</t>
   </si>
   <si>
     <t>11.01.2009</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6525797</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191568</t>
   </si>
   <si>
     <t>N0753</t>
   </si>
   <si>
     <t>Budnyk</t>
   </si>
   <si>
     <t>Anatolij</t>
   </si>
   <si>
     <t>08.02.2009</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6526198</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191569</t>
   </si>
   <si>
     <t>N0754</t>
   </si>
   <si>
     <t>Tshisekedi</t>
   </si>
   <si>
     <t>Tshitshi</t>
   </si>
   <si>
     <t>14.02.2009</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6469935</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191570</t>
   </si>
   <si>
     <t>N0755</t>
   </si>
   <si>
     <t>Malila</t>
   </si>
   <si>
     <t>Jani Leonard</t>
   </si>
   <si>
     <t>29.03.2009</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6526200</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191571</t>
   </si>
   <si>
     <t>N0756</t>
   </si>
   <si>
     <t>Mutisya</t>
   </si>
   <si>
     <t>Peter Kivindu</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527818</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191573</t>
   </si>
   <si>
     <t>N0757</t>
   </si>
   <si>
     <t>Ochieng</t>
   </si>
   <si>
     <t>Bernard Ogalo</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527819</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191572</t>
   </si>
   <si>
     <t>N0758</t>
   </si>
   <si>
     <t>Storck</t>
   </si>
   <si>
     <t>Rainer</t>
   </si>
   <si>
     <t>12.04.2009</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/424275</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191574</t>
   </si>
   <si>
     <t>N0759</t>
   </si>
   <si>
     <t>Flores Cordóva</t>
   </si>
   <si>
     <t>Miguel Angel</t>
   </si>
   <si>
     <t>26.04.2009</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527821</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191575</t>
   </si>
   <si>
     <t>N0760</t>
   </si>
   <si>
     <t>Kitoko</t>
   </si>
   <si>
     <t>Matafuene Noel</t>
   </si>
   <si>
     <t>03.07.2009</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527822</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191556</t>
   </si>
   <si>
     <t>N0761</t>
   </si>
   <si>
     <t>Nzuzi Baranyanga</t>
   </si>
   <si>
     <t>07.07.2009</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527823</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191559</t>
   </si>
   <si>
     <t>N0762</t>
   </si>
   <si>
     <t>Mpele</t>
   </si>
   <si>
     <t>Emile</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527824</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191557</t>
   </si>
   <si>
     <t>N0763</t>
   </si>
   <si>
     <t>Nadjikouma</t>
   </si>
   <si>
     <t>Dakoua</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527827</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191558</t>
   </si>
   <si>
     <t>N0764</t>
   </si>
   <si>
     <t>Norberto Pablo</t>
   </si>
   <si>
     <t>29.08.2009</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527828</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191560</t>
   </si>
   <si>
     <t>N0765</t>
   </si>
   <si>
     <t>N'Dam</t>
   </si>
   <si>
     <t>Amilo</t>
   </si>
   <si>
     <t>25.10.2009</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527829</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191561</t>
   </si>
   <si>
     <t>N0766</t>
   </si>
   <si>
     <t>Musuwa Kandjungu</t>
   </si>
   <si>
     <t>24.01.2010</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527830</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191562</t>
   </si>
   <si>
     <t>N0767</t>
   </si>
   <si>
     <t>Musenge Gabin</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527831</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191563</t>
   </si>
   <si>
     <t>N0768</t>
   </si>
   <si>
     <t>Beavogui</t>
   </si>
   <si>
     <t>Jules</t>
   </si>
   <si>
     <t>14.02.2010</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527832</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191564</t>
   </si>
   <si>
     <t>N0769</t>
   </si>
   <si>
     <t>Soko</t>
   </si>
   <si>
     <t>Kububa</t>
   </si>
   <si>
     <t>07.03.2010</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6468117</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191565</t>
   </si>
   <si>
     <t>N0770</t>
   </si>
   <si>
     <t>Lodewick</t>
   </si>
   <si>
     <t>Desmond Malcolm</t>
   </si>
   <si>
     <t>04.04.2010</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527833</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191469</t>
   </si>
   <si>
     <t>N0771</t>
   </si>
   <si>
     <t>Falk</t>
   </si>
   <si>
     <t>Ulrich</t>
   </si>
   <si>
     <t>09.05.2010</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527834</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191470</t>
   </si>
   <si>
     <t>N0772</t>
   </si>
   <si>
     <t>Zeng</t>
   </si>
   <si>
     <t>Fan Wei</t>
   </si>
   <si>
     <t>08.06.2010</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527835</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191471</t>
   </si>
   <si>
     <t>N0773</t>
   </si>
   <si>
     <t>Desoloc</t>
   </si>
   <si>
     <t>Leonilo Lepio</t>
   </si>
   <si>
     <t>05.07.2010</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527836</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191472</t>
   </si>
   <si>
     <t>N0774</t>
   </si>
   <si>
     <t>Boteku</t>
   </si>
   <si>
     <t>Matthieu Betonga</t>
   </si>
   <si>
     <t>01.08.2010</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527837</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191473</t>
   </si>
   <si>
     <t>N0775</t>
   </si>
   <si>
     <t>Kabongo Kantu</t>
   </si>
   <si>
     <t>Christophe</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527838</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191474</t>
   </si>
   <si>
     <t>N0776</t>
   </si>
   <si>
     <t>Patricio</t>
   </si>
   <si>
     <t>31.10.2010</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527839</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191475</t>
   </si>
   <si>
     <t>N0777</t>
   </si>
   <si>
     <t>Kalyangu</t>
   </si>
   <si>
     <t>Donald Kalunga</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527840</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191476</t>
   </si>
   <si>
     <t>N0778</t>
   </si>
   <si>
     <t>Meyer</t>
   </si>
   <si>
     <t>Lionel John</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527841</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191477</t>
   </si>
   <si>
     <t>N0779</t>
   </si>
   <si>
     <t>Nene</t>
   </si>
   <si>
     <t>Ndodomzi Terence</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527842</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191478</t>
   </si>
   <si>
     <t>N0780</t>
   </si>
   <si>
     <t>Nyuwa</t>
   </si>
   <si>
     <t>Godwin Lubinda</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527843</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191458</t>
   </si>
   <si>
     <t>N0781</t>
   </si>
   <si>
     <t>Ratsimbazafy</t>
   </si>
   <si>
     <t>Felix</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527844</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191459</t>
   </si>
   <si>
     <t>N0782</t>
   </si>
   <si>
     <t>Kouadio</t>
   </si>
   <si>
     <t>Konan Jules</t>
   </si>
   <si>
     <t>10.12.2010</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527845</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191460</t>
   </si>
   <si>
     <t>N0783</t>
   </si>
   <si>
     <t>Ekhuya</t>
   </si>
   <si>
     <t>Joseph Opemba</t>
   </si>
   <si>
     <t>13.02.2011</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527846</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191461</t>
   </si>
   <si>
     <t>N0784</t>
   </si>
   <si>
     <t>Ernst Guigou</t>
   </si>
   <si>
     <t>Edwin Hermann</t>
   </si>
   <si>
     <t>20.03.2011</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527847</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191462</t>
   </si>
   <si>
     <t>N0785</t>
   </si>
   <si>
     <t>Kassanga</t>
   </si>
   <si>
     <t>Augusto Romeu</t>
   </si>
   <si>
     <t>24.06.2011</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527848</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191463</t>
   </si>
   <si>
     <t>N0786</t>
   </si>
   <si>
     <t>Tchinvula</t>
   </si>
   <si>
     <t>Mário Martins</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527849</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191464</t>
   </si>
   <si>
     <t>N0787</t>
   </si>
   <si>
     <t>Lara-Tovar</t>
   </si>
   <si>
     <t>José Rafael</t>
   </si>
   <si>
     <t>31.07.2011</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527851</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191465</t>
   </si>
   <si>
     <t>N0788</t>
   </si>
   <si>
     <t>Abasi Kalume</t>
   </si>
   <si>
     <t>Fernandez</t>
   </si>
   <si>
     <t>14.08.2011</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527852</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191466</t>
   </si>
   <si>
     <t>N0789</t>
   </si>
   <si>
     <t>Byoona</t>
   </si>
   <si>
     <t>Yohonan</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527853</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191467</t>
   </si>
   <si>
     <t>N0790</t>
   </si>
   <si>
     <t>Kayira</t>
   </si>
   <si>
     <t>Owen John Lyson</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527854</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191448</t>
   </si>
   <si>
     <t>N0791</t>
   </si>
   <si>
     <t>Kithaka</t>
   </si>
   <si>
     <t>Kimbere</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527855</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191449</t>
   </si>
   <si>
     <t>N0792</t>
   </si>
   <si>
     <t>Nhende</t>
   </si>
   <si>
     <t>Stephen Shaban</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527856</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191450</t>
   </si>
   <si>
     <t>N0793</t>
   </si>
   <si>
     <t>Ntahimpera</t>
   </si>
   <si>
     <t>Lambert</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527869</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191451</t>
   </si>
   <si>
     <t>N0794</t>
   </si>
   <si>
     <t>Poho</t>
   </si>
   <si>
     <t>Patrick Chishinda</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527870</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191452</t>
   </si>
   <si>
     <t>N0795</t>
   </si>
   <si>
     <t>Hungito</t>
   </si>
   <si>
     <t>Zuhuke</t>
   </si>
   <si>
     <t>11.12.2011</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527873</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191453</t>
   </si>
   <si>
     <t>N0796</t>
   </si>
   <si>
     <t>Page</t>
   </si>
   <si>
     <t>Abraham Brown</t>
   </si>
   <si>
     <t>29.01.2012</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6467861</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191454</t>
   </si>
   <si>
     <t>N0797</t>
   </si>
   <si>
     <t>Sam</t>
   </si>
   <si>
     <t>George Kojo-Arko</t>
   </si>
   <si>
     <t>14.02.2012</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527874</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191455</t>
   </si>
   <si>
     <t>N0798</t>
   </si>
   <si>
     <t>Nyamai</t>
   </si>
   <si>
     <t>Jacob Mulwa</t>
   </si>
   <si>
     <t>19.02.2012</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527877</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191456</t>
   </si>
   <si>
     <t>N0799</t>
   </si>
   <si>
     <t>Mulemba</t>
   </si>
   <si>
     <t>Daniel Sayela</t>
   </si>
   <si>
     <t>06.03.2012</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527882</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191457</t>
   </si>
   <si>
     <t>N0800</t>
   </si>
   <si>
     <t>Steinbrenner</t>
   </si>
   <si>
     <t>Jörg</t>
   </si>
   <si>
     <t>11.03.2012</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527884</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191438</t>
   </si>
   <si>
     <t>N0801</t>
   </si>
   <si>
     <t>Lungu</t>
   </si>
   <si>
     <t xml:space="preserve">Foster Chimbizgami </t>
   </si>
   <si>
     <t>04.03.2012</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527898</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191437</t>
   </si>
   <si>
     <t>N0802</t>
   </si>
   <si>
     <t>Buehner</t>
   </si>
   <si>
     <t>Earl W.</t>
   </si>
   <si>
     <t>20.05.2012</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527900</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191439</t>
   </si>
   <si>
     <t>N0803</t>
   </si>
   <si>
     <t>Mpiana</t>
   </si>
   <si>
     <t>Jean Kabamba</t>
   </si>
   <si>
     <t>10.06.2012</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527901</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191440</t>
   </si>
   <si>
     <t>N0804</t>
   </si>
   <si>
     <t>Mukengeshayi Kabongu</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527902</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191441</t>
   </si>
   <si>
     <t>N0805</t>
   </si>
   <si>
     <t>Kalonji Isidor</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527903</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191442</t>
   </si>
   <si>
     <t>N0806</t>
   </si>
   <si>
     <t>Kalenga Kalungu</t>
   </si>
   <si>
     <t>Théodore</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527905</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191443</t>
   </si>
   <si>
     <t>N0807</t>
   </si>
   <si>
     <t>Katalayi Bilombayi</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527906</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191444</t>
   </si>
   <si>
     <t>N0808</t>
   </si>
   <si>
     <t>Kanundowa Wuamba</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527907</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191445</t>
   </si>
   <si>
     <t>N0809</t>
   </si>
   <si>
     <t>Kankonda Kumba</t>
   </si>
   <si>
     <t>François</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527909</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191446</t>
   </si>
   <si>
     <t>N0810</t>
   </si>
   <si>
     <t>07.08.2012</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527911</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191427</t>
   </si>
   <si>
     <t>N0811</t>
   </si>
   <si>
     <t>Aktschurin</t>
   </si>
   <si>
     <t>Marat Ibrahimovich</t>
   </si>
   <si>
     <t>21.10.2012</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527912</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191428</t>
   </si>
   <si>
     <t>N0812</t>
   </si>
   <si>
     <t>Lazarev</t>
   </si>
   <si>
     <t>Vladimir Viktorovich</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527916</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191429</t>
   </si>
   <si>
     <t>N0813</t>
   </si>
   <si>
     <t>Zbinden</t>
   </si>
   <si>
     <t>Jürg</t>
   </si>
   <si>
     <t>28.10.2012</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527918</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191430</t>
   </si>
   <si>
     <t>N0814</t>
   </si>
   <si>
     <t>Bonaite</t>
   </si>
   <si>
     <t>José Antonio</t>
   </si>
   <si>
     <t>04.11.2012</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527993</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191431</t>
   </si>
   <si>
     <t>N0815</t>
   </si>
   <si>
     <t>Milczuk</t>
   </si>
   <si>
     <t>Reinaldo</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527994</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191432</t>
   </si>
   <si>
     <t>N0816</t>
   </si>
   <si>
     <t>Ukuni</t>
   </si>
   <si>
     <t>Morris Gilbert</t>
   </si>
   <si>
     <t>25.11.2012</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527995</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191433</t>
   </si>
   <si>
     <t>N0817</t>
   </si>
   <si>
     <t>Hagher</t>
   </si>
   <si>
     <t>Emmanuel Itoapine</t>
   </si>
   <si>
     <t>19.02.2013</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527997</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191434</t>
   </si>
   <si>
     <t>N0818</t>
   </si>
   <si>
     <t>Lama</t>
   </si>
   <si>
     <t>Justin</t>
   </si>
   <si>
     <t>24.03.2013</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6527999</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191435</t>
   </si>
   <si>
     <t>N0819</t>
   </si>
   <si>
     <t>Minio</t>
   </si>
   <si>
     <t>Enrique Eduardo</t>
   </si>
   <si>
     <t>31.03.2013</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528000</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191436</t>
   </si>
   <si>
     <t>N0820</t>
   </si>
   <si>
     <t>N'Dami</t>
   </si>
   <si>
     <t>Sanhá</t>
   </si>
   <si>
     <t>09.06.2013</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528001</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191416</t>
   </si>
   <si>
     <t>N0821</t>
   </si>
   <si>
     <t>Quiquela</t>
   </si>
   <si>
     <t>Paolo</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528002</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191417</t>
   </si>
   <si>
     <t>N0822</t>
   </si>
   <si>
     <t>Tchihiluca</t>
   </si>
   <si>
     <t>Matias</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528003</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191418</t>
   </si>
   <si>
     <t>N0823</t>
   </si>
   <si>
     <t>Tekamona</t>
   </si>
   <si>
     <t>Joao Vasco</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528004</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191419</t>
   </si>
   <si>
     <t>N0824</t>
   </si>
   <si>
     <t>Baul'Ankoy</t>
   </si>
   <si>
     <t>Dieudonné Iyeafo</t>
   </si>
   <si>
     <t>24.06.2013</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528005</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191420</t>
   </si>
   <si>
     <t>N0825</t>
   </si>
   <si>
     <t>Makutano Bianikiro</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528018</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191421</t>
   </si>
   <si>
     <t>N0826</t>
   </si>
   <si>
     <t>Tshialu</t>
   </si>
   <si>
     <t>Kabunvu Gabriel</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528019</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191422</t>
   </si>
   <si>
     <t>N0827</t>
   </si>
   <si>
     <t>Litete</t>
   </si>
   <si>
     <t>Simon Molanga</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528021</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191423</t>
   </si>
   <si>
     <t>N0828</t>
   </si>
   <si>
     <t>Luaba</t>
   </si>
   <si>
     <t>Jacques Mutombo</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528022</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191424</t>
   </si>
   <si>
     <t>N0829</t>
   </si>
   <si>
     <t>Ngolaminga Maleshila</t>
   </si>
   <si>
     <t>Adrien</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528023</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191425</t>
   </si>
   <si>
     <t>N0830</t>
   </si>
   <si>
     <t>Mwasa Manianga</t>
   </si>
   <si>
     <t>Placide</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528024</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191406</t>
   </si>
   <si>
     <t>N0831</t>
   </si>
   <si>
     <t>Mwolansie Martino</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528025</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191407</t>
   </si>
   <si>
     <t>N0832</t>
   </si>
   <si>
     <t>Mukoko</t>
   </si>
   <si>
     <t>Gaston Ngiene</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528026</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191408</t>
   </si>
   <si>
     <t>N0833</t>
   </si>
   <si>
     <t>Nduwa Ngoie</t>
   </si>
   <si>
     <t>Freddy</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528027</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191409</t>
   </si>
   <si>
     <t>N0834</t>
   </si>
   <si>
     <t>Kabangu</t>
   </si>
   <si>
     <t>Louis Nkandamana</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528028</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191410</t>
   </si>
   <si>
     <t>N0835</t>
   </si>
   <si>
     <t>Shalumana</t>
   </si>
   <si>
     <t>Nganga Fortunat</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528029</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191411</t>
   </si>
   <si>
     <t>N0836</t>
   </si>
   <si>
     <t>Schnaufer</t>
   </si>
   <si>
     <t>Martin Günter</t>
   </si>
   <si>
     <t>01.09.2013</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528030</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191412</t>
   </si>
   <si>
     <t>N0837</t>
   </si>
   <si>
     <t>Arèse</t>
   </si>
   <si>
     <t>Xavier Jean</t>
   </si>
   <si>
     <t>15.09.2013</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528031</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191413</t>
   </si>
   <si>
     <t>N0838</t>
   </si>
   <si>
     <t>Gajbhiv</t>
   </si>
   <si>
     <t>Pravin Pavlas</t>
   </si>
   <si>
     <t>08.11.2013</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528032</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191414</t>
   </si>
   <si>
     <t>N0839</t>
   </si>
   <si>
     <t>Patel</t>
   </si>
   <si>
     <t>Lazrus</t>
   </si>
   <si>
     <t>10.11.2013</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528033</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191415</t>
   </si>
   <si>
     <t>N0840</t>
   </si>
   <si>
     <t>Lindunda</t>
   </si>
   <si>
     <t>Steven Lishebo</t>
   </si>
   <si>
     <t>01.12.2013</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528034</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191396</t>
   </si>
   <si>
     <t>N0841</t>
   </si>
   <si>
     <t>Liywalii</t>
   </si>
   <si>
     <t>Elvis Mubita</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528035</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191397</t>
   </si>
   <si>
     <t>N0842</t>
   </si>
   <si>
     <t>Nortey</t>
   </si>
   <si>
     <t>George Anum</t>
   </si>
   <si>
     <t>12.01.2014</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528036</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191398</t>
   </si>
   <si>
     <t>N0843</t>
   </si>
   <si>
     <t>Matokoo Vincent</t>
   </si>
   <si>
     <t>14.01.2014</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528037</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191399</t>
   </si>
   <si>
     <t>N0844</t>
   </si>
   <si>
     <t>Schulz</t>
   </si>
   <si>
     <t>Dirk</t>
   </si>
   <si>
     <t>02.02.2014</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528038</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191400</t>
   </si>
   <si>
     <t>N0845</t>
   </si>
   <si>
     <t>Kargbo</t>
   </si>
   <si>
     <t>Thaimu</t>
   </si>
   <si>
     <t>25.05.2014</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528039</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191401</t>
   </si>
   <si>
     <t>N0846</t>
   </si>
   <si>
     <t>Wreh</t>
   </si>
   <si>
     <t>Alexander Zangar</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528040</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191402</t>
   </si>
   <si>
     <t>N0847</t>
   </si>
   <si>
     <t>Leibfried</t>
   </si>
   <si>
     <t>Jeannot</t>
   </si>
   <si>
     <t>01.06.2014</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528041</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191403</t>
   </si>
   <si>
     <t>N0848</t>
   </si>
   <si>
     <t>Kaumba</t>
   </si>
   <si>
     <t>Jean Luc Tanga</t>
   </si>
   <si>
     <t>22.06.2014</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528042</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191404</t>
   </si>
   <si>
     <t>N0849</t>
   </si>
   <si>
     <t>Kyamusoke</t>
   </si>
   <si>
     <t>Barthelemy Miseka</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528043</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191405</t>
   </si>
   <si>
     <t>N0850</t>
   </si>
   <si>
     <t>Ngongo Mayombo</t>
   </si>
   <si>
     <t>Boniface</t>
   </si>
   <si>
     <t>22.06.201444</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528044</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191386</t>
   </si>
   <si>
     <t>N0851</t>
   </si>
   <si>
     <t>Igonda</t>
   </si>
   <si>
     <t>Anyemike Bukuku</t>
   </si>
   <si>
     <t>29.06.2014</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528045</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191387</t>
   </si>
   <si>
     <t>N0852</t>
   </si>
   <si>
     <t>Mutinda</t>
   </si>
   <si>
     <t>James Kweta</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528046</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191388</t>
   </si>
   <si>
     <t>N0853</t>
   </si>
   <si>
     <t>Mwaniki</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528047</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191389</t>
   </si>
   <si>
     <t>N0854</t>
   </si>
   <si>
     <t>Zanotti</t>
   </si>
   <si>
     <t>Gerardo Daniel</t>
   </si>
   <si>
     <t>05.10.2014</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528048</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191390</t>
   </si>
   <si>
     <t>N0855</t>
   </si>
   <si>
     <t>Kabinda Azangi</t>
   </si>
   <si>
     <t>Hyacinthe</t>
   </si>
   <si>
     <t>26.10.2014</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528049</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191391</t>
   </si>
   <si>
     <t>N0856</t>
   </si>
   <si>
     <t>Mukongo</t>
   </si>
   <si>
     <t>Bizau Crispin</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528050</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191392</t>
   </si>
   <si>
     <t>N0857</t>
   </si>
   <si>
     <t>Ntambwe Eugène</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528051</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191393</t>
   </si>
   <si>
     <t>N0858</t>
   </si>
   <si>
     <t>Kubi-Mfudi</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528052</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191394</t>
   </si>
   <si>
     <t>N0859</t>
   </si>
   <si>
     <t>Luyeye</t>
   </si>
   <si>
     <t>André Masesa</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528053</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191395</t>
   </si>
   <si>
     <t>N0860</t>
   </si>
   <si>
     <t>Mpolola</t>
   </si>
   <si>
     <t>André Imongo</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528054</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191376</t>
   </si>
   <si>
     <t>N0861</t>
   </si>
   <si>
     <t>Tshimanga</t>
   </si>
   <si>
     <t>Ashile Bashisha</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528055</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191377</t>
   </si>
   <si>
     <t>N0862</t>
   </si>
   <si>
     <t>Pascual</t>
   </si>
   <si>
     <t>14.12.2014</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528056</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191378</t>
   </si>
   <si>
     <t>N0863</t>
   </si>
   <si>
     <t>Deubel</t>
   </si>
   <si>
     <t>21.12.2014</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528057</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191379</t>
   </si>
   <si>
     <t>N0864</t>
   </si>
   <si>
     <t>Fwalo</t>
   </si>
   <si>
     <t>25.01.2015</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528058</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191381</t>
   </si>
   <si>
     <t>N0865</t>
   </si>
   <si>
     <t>Kasamu</t>
   </si>
   <si>
     <t>Edwin Mweemba</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528059</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191380</t>
   </si>
   <si>
     <t>N0866</t>
   </si>
   <si>
     <t>Mupila</t>
   </si>
   <si>
     <t>Manuel Quefasse</t>
   </si>
   <si>
     <t>21.02.2015</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528060</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191382</t>
   </si>
   <si>
     <t>N0867</t>
   </si>
   <si>
     <t>Ndala</t>
   </si>
   <si>
     <t>Severino José</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528062</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191383</t>
   </si>
   <si>
     <t>N0868</t>
   </si>
   <si>
     <t>Kalyembe (Mwakapeje)</t>
   </si>
   <si>
     <t>Watson M.</t>
   </si>
   <si>
     <t>17.04.2015</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528131</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191384</t>
   </si>
   <si>
     <t>N0869</t>
   </si>
   <si>
     <t>Lorua</t>
   </si>
   <si>
     <t>Nicholas Oso</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528134</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191385</t>
   </si>
   <si>
     <t>N0870</t>
   </si>
   <si>
     <t>Macheho</t>
   </si>
   <si>
     <t>Emmanuel Paulo</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528135</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191365</t>
   </si>
   <si>
     <t>N0871</t>
   </si>
   <si>
     <t>Meleine</t>
   </si>
   <si>
     <t>Hamisi Elisha</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528136</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191366</t>
   </si>
   <si>
     <t>N0872</t>
   </si>
   <si>
     <t>Sire</t>
   </si>
   <si>
     <t>John Njun</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528137</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191367</t>
   </si>
   <si>
     <t>N0873</t>
   </si>
   <si>
     <t>Mogane</t>
   </si>
   <si>
     <t>Sipho Baldwin</t>
   </si>
   <si>
     <t>11.10.2015</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528138</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191368</t>
   </si>
   <si>
     <t>N0874</t>
   </si>
   <si>
     <t>Canessa</t>
   </si>
   <si>
     <t>Guillermo Eduardo</t>
   </si>
   <si>
     <t>25.10.2015</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528139</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191369</t>
   </si>
   <si>
     <t>N0875</t>
   </si>
   <si>
     <t>Mutschler</t>
   </si>
   <si>
     <t>Helge</t>
   </si>
   <si>
     <t>15.11.2015</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528140</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191370</t>
   </si>
   <si>
     <t>N0876</t>
   </si>
   <si>
     <t>Parus</t>
   </si>
   <si>
     <t>22.11.2015</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528141</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191371</t>
   </si>
   <si>
     <t>N0877</t>
   </si>
   <si>
     <t>Keo</t>
   </si>
   <si>
     <t>Sophal</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528142</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191372</t>
   </si>
   <si>
     <t>N0878</t>
   </si>
   <si>
     <t>Khariat</t>
   </si>
   <si>
     <t>Sarwar</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528144</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191373</t>
   </si>
   <si>
     <t>N0879</t>
   </si>
   <si>
     <t>Babar</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528145</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191374</t>
   </si>
   <si>
     <t>N0880</t>
   </si>
   <si>
     <t>Phat</t>
   </si>
   <si>
     <t>Songseang</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528146</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191354</t>
   </si>
   <si>
     <t>N0881</t>
   </si>
   <si>
     <t>Peter Bernhard</t>
   </si>
   <si>
     <t>13.12.2015</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528147</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191355</t>
   </si>
   <si>
     <t>N0882</t>
   </si>
   <si>
     <t>Worship</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528148</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191356</t>
   </si>
   <si>
     <t>N0883</t>
   </si>
   <si>
     <t>Chima Okpara</t>
   </si>
   <si>
     <t>10.01.2016</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528149</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191357</t>
   </si>
   <si>
     <t>N0884</t>
   </si>
   <si>
     <t>Odili</t>
   </si>
   <si>
     <t>Godday Otonuya</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528151</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191358</t>
   </si>
   <si>
     <t>N0885</t>
   </si>
   <si>
     <t>Ogboru</t>
   </si>
   <si>
     <t>Paul Ufuoma</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528152</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191359</t>
   </si>
   <si>
     <t>N0886</t>
   </si>
   <si>
     <t>Usoro</t>
   </si>
   <si>
     <t>Samuel Peter</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528153</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191360</t>
   </si>
   <si>
     <t>N0887</t>
   </si>
   <si>
     <t>Akubia</t>
   </si>
   <si>
     <t>Timothy</t>
   </si>
   <si>
     <t>12.01.2016</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528154</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191361</t>
   </si>
   <si>
     <t>N0888</t>
   </si>
   <si>
     <t>Asampong</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528155</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191362</t>
   </si>
   <si>
     <t>N0889</t>
   </si>
   <si>
     <t>Kyereme</t>
   </si>
   <si>
     <t>Paul Yaw</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528156</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191363</t>
   </si>
   <si>
     <t>N0890</t>
   </si>
   <si>
     <t>Leno</t>
   </si>
   <si>
     <t>Saa Marc</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528157</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191337</t>
   </si>
   <si>
     <t>N0891</t>
   </si>
   <si>
     <t>Nzimah</t>
   </si>
   <si>
     <t>Edward Hayford</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528158</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191338</t>
   </si>
   <si>
     <t>N0892</t>
   </si>
   <si>
     <t>Ayarkwa</t>
   </si>
   <si>
     <t>Moses Otchere</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528159</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191339</t>
   </si>
   <si>
     <t>N0893</t>
   </si>
   <si>
     <t>Zran</t>
   </si>
   <si>
     <t>Seudie Firmin</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528160</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191340</t>
   </si>
   <si>
     <t>N0894</t>
   </si>
   <si>
     <t>Baza</t>
   </si>
   <si>
     <t>José Calenga</t>
   </si>
   <si>
     <t>21.02.2016</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528161</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191341</t>
   </si>
   <si>
     <t>N0895</t>
   </si>
   <si>
     <t>Tsumbu</t>
   </si>
   <si>
     <t>Mak Mankuiza</t>
   </si>
   <si>
     <t>28.02.2016</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528163</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191342</t>
   </si>
   <si>
     <t>N0896</t>
   </si>
   <si>
     <t>Cronjé</t>
   </si>
   <si>
     <t>Jacques Eugené</t>
   </si>
   <si>
     <t>20.03.2016</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528164</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191343</t>
   </si>
   <si>
     <t>N0897</t>
   </si>
   <si>
     <t>Mazuze</t>
   </si>
   <si>
     <t>Armindo</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528177</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191344</t>
   </si>
   <si>
     <t>N0898</t>
   </si>
   <si>
     <t>Bitsindou</t>
   </si>
   <si>
     <t>André</t>
   </si>
   <si>
     <t>30.04.2016</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528178</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191345</t>
   </si>
   <si>
     <t>N0899</t>
   </si>
   <si>
     <t>Kalombo</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528179</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191346</t>
   </si>
   <si>
     <t>N0900</t>
   </si>
   <si>
     <t>Serubibi</t>
   </si>
   <si>
     <t>Joseph Tuyisabe</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6528180</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191150</t>
   </si>
   <si>
     <t>N0901</t>
   </si>
   <si>
     <t>Mwansa</t>
   </si>
   <si>
     <t>03.11.2016</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6531057</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191151</t>
   </si>
   <si>
     <t>N0902</t>
   </si>
   <si>
     <t>Amevoh</t>
   </si>
   <si>
     <t>Sédjro Kodjo</t>
   </si>
   <si>
     <t>15.01.2017</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6573976</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191152</t>
   </si>
   <si>
     <t>N0903</t>
   </si>
   <si>
     <t>Kloutse</t>
   </si>
   <si>
     <t>Kossivi Edo</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6573977</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191153</t>
   </si>
   <si>
     <t>N0904</t>
   </si>
   <si>
     <t>Ohehe-Saffo</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6573978</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191154</t>
   </si>
   <si>
     <t>N0905</t>
   </si>
   <si>
     <t>Osei-Du</t>
   </si>
   <si>
     <t>Amos</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6573979</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191155</t>
   </si>
   <si>
     <t>N0906</t>
   </si>
   <si>
     <t>Blague</t>
   </si>
   <si>
     <t>Jean Koiyoumtan</t>
   </si>
   <si>
     <t>22.01.2017</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6623210</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191156</t>
   </si>
   <si>
     <t>N0907</t>
   </si>
   <si>
     <t>Ndangalngar</t>
   </si>
   <si>
     <t>Nao</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6623211</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191157</t>
   </si>
   <si>
     <t>N0908</t>
   </si>
   <si>
     <t>Massamuna</t>
   </si>
   <si>
     <t>Bengui</t>
   </si>
   <si>
     <t>17.02.2017</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6619763</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191158</t>
   </si>
   <si>
     <t>N0909</t>
   </si>
   <si>
     <t>Lompo</t>
   </si>
   <si>
     <t>Diamano René</t>
   </si>
   <si>
     <t>19.02.2017</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6619764</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191159</t>
   </si>
   <si>
     <t>N0910</t>
   </si>
   <si>
     <t>Djattaga Lompo</t>
   </si>
   <si>
     <t>Fimba</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6619765</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191140</t>
   </si>
   <si>
     <t>N0911</t>
   </si>
   <si>
     <t>Tounkang</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6619788</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191141</t>
   </si>
   <si>
     <t>N0912</t>
   </si>
   <si>
     <t>Liwakala</t>
   </si>
   <si>
     <t>Patrick Simataa</t>
   </si>
   <si>
     <t>24.02.2017</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6623303</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191142</t>
   </si>
   <si>
     <t>N0913</t>
   </si>
   <si>
     <t>González</t>
   </si>
   <si>
     <t>Claudio Rubén</t>
   </si>
   <si>
     <t>02.04.2017</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6662340</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191143</t>
   </si>
   <si>
     <t>N0914</t>
   </si>
   <si>
     <t>Beli-Ot</t>
   </si>
   <si>
     <t>Joe An</t>
   </si>
   <si>
     <t>14.05.2017</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6724735</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191144</t>
   </si>
   <si>
     <t>N0915</t>
   </si>
   <si>
     <t>Rumantiyo</t>
   </si>
   <si>
     <t>XXX</t>
   </si>
   <si>
     <t>21.05.2017</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6724737</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191145</t>
   </si>
   <si>
     <t>N0916</t>
   </si>
   <si>
     <t>Barrera Baez</t>
   </si>
   <si>
     <t>César Benito</t>
   </si>
   <si>
     <t>11.06.2017</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6764722</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191146</t>
   </si>
   <si>
     <t>N0917</t>
   </si>
   <si>
     <t>Otuo Baridi</t>
   </si>
   <si>
     <t>Patrick</t>
   </si>
   <si>
     <t>30.06.2017</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6766709</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191147</t>
   </si>
   <si>
     <t>N0918</t>
   </si>
   <si>
     <t>Ngaga Dianga</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6766710</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191148</t>
   </si>
   <si>
     <t>N0919</t>
   </si>
   <si>
     <t>Wesonga</t>
   </si>
   <si>
     <t>John Were</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6766712</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191149</t>
   </si>
   <si>
     <t>N0920</t>
   </si>
   <si>
     <t>Bapanda Wa Bapanda</t>
   </si>
   <si>
     <t>André Claudel</t>
   </si>
   <si>
     <t>16.07.2017</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6768766</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191130</t>
   </si>
   <si>
     <t>N0921</t>
   </si>
   <si>
     <t>Inyamueni Punga</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6768767</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191131</t>
   </si>
   <si>
     <t>N0922</t>
   </si>
   <si>
     <t>Muleku Badibanga</t>
   </si>
   <si>
     <t>Jean-Pierre</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6768768</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191132</t>
   </si>
   <si>
     <t>N0923</t>
   </si>
   <si>
     <t>Mulumba Mulumba</t>
   </si>
   <si>
     <t>Moses</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6768771</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191135</t>
   </si>
   <si>
     <t>N0924</t>
   </si>
   <si>
     <t>Munganga Teo</t>
   </si>
   <si>
     <t>Liévain</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6768769</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191133</t>
   </si>
   <si>
     <t>N0925</t>
   </si>
   <si>
     <t>Mununga Wayiva</t>
   </si>
   <si>
     <t>Baudouin</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6768770</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191134</t>
   </si>
   <si>
     <t>N0926</t>
   </si>
   <si>
     <t>Camenzind</t>
   </si>
   <si>
     <t>23.07.2017</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6768772</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191136</t>
   </si>
   <si>
     <t>N0927</t>
   </si>
   <si>
     <t>Schulte</t>
   </si>
   <si>
     <t>24.09.2017</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6773954</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191137</t>
   </si>
   <si>
     <t>N0928</t>
   </si>
   <si>
     <t>Basappa</t>
   </si>
   <si>
     <t>Devadas</t>
   </si>
   <si>
     <t>12.11.2017</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6780794</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191138</t>
   </si>
   <si>
     <t>N0929</t>
   </si>
   <si>
     <t>Beergi</t>
   </si>
   <si>
     <t>Prabhakar</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6780795</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191139</t>
   </si>
   <si>
     <t>N0930</t>
   </si>
   <si>
     <t>Fred Charles</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6780796</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191120</t>
   </si>
   <si>
     <t>N0931</t>
   </si>
   <si>
     <t>Schönenborn</t>
   </si>
   <si>
     <t>Manfred</t>
   </si>
   <si>
     <t>19.11.2017</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6780798</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191121</t>
   </si>
   <si>
     <t>N0932</t>
   </si>
   <si>
     <t>Kima</t>
   </si>
   <si>
     <t>Paul Kibambe</t>
   </si>
   <si>
     <t>09.12.2017</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6808338</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191122</t>
   </si>
   <si>
     <t>N0933</t>
   </si>
   <si>
     <t>Kitona</t>
   </si>
   <si>
     <t>Hyacinthe Kinguba</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6808339</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191123</t>
   </si>
   <si>
     <t>N0934</t>
   </si>
   <si>
     <t>Malika</t>
   </si>
   <si>
     <t>Clément Malenge</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6808340</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191124</t>
   </si>
   <si>
     <t>N0935</t>
   </si>
   <si>
     <t>Mangamba</t>
   </si>
   <si>
     <t>Pushi Pitshou</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6808341</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191125</t>
   </si>
   <si>
     <t>N0936</t>
   </si>
   <si>
     <t>Matondo</t>
   </si>
   <si>
     <t>Lutetu Frédéric</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6808342</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191126</t>
   </si>
   <si>
     <t>N0937</t>
   </si>
   <si>
     <t>Sosa Luvunga</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6808343</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191127</t>
   </si>
   <si>
     <t>N0938</t>
   </si>
   <si>
     <t>Tshimanga Wa Tshimanga</t>
   </si>
   <si>
     <t>Denis</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/6808344</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191128</t>
   </si>
   <si>
     <t>N0939</t>
   </si>
   <si>
     <t>Nyassi</t>
   </si>
   <si>
     <t>Mbana</t>
   </si>
   <si>
     <t>07.01.2018</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7699503</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191129</t>
   </si>
   <si>
     <t>N0940</t>
   </si>
   <si>
     <t>Che Nchi</t>
   </si>
   <si>
     <t>Ignatius</t>
   </si>
   <si>
     <t>28.02.2018</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7201522</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191112</t>
   </si>
   <si>
     <t>N0941</t>
   </si>
   <si>
     <t>Onwukwe</t>
   </si>
   <si>
     <t>Ernest Onyebuchi</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7201893</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191110</t>
   </si>
   <si>
     <t>N0942</t>
   </si>
   <si>
     <t>Saffa</t>
   </si>
   <si>
     <t>Braima</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7201894</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191111</t>
   </si>
   <si>
     <t>N0943</t>
   </si>
   <si>
     <t>Heynes</t>
   </si>
   <si>
     <t>David Allan</t>
   </si>
   <si>
     <t>01.04.2018</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7202079</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191113</t>
   </si>
   <si>
     <t>N0944</t>
   </si>
   <si>
     <t>Mukonda</t>
   </si>
   <si>
     <t>29.04.2018</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7569726</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191114</t>
   </si>
   <si>
     <t>N0945</t>
   </si>
   <si>
     <t>Tufule</t>
   </si>
   <si>
     <t>Sabwiza</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7569727</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191115</t>
   </si>
   <si>
     <t>N0946</t>
   </si>
   <si>
     <t>Lunguenda</t>
   </si>
   <si>
     <t>10.06.2018</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7573714</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191116</t>
   </si>
   <si>
     <t>N0947</t>
   </si>
   <si>
     <t>Mafo</t>
   </si>
   <si>
     <t>João Carlos da Cruz</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7573748</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191117</t>
   </si>
   <si>
     <t>N0948</t>
   </si>
   <si>
     <t>Kalenga Roger</t>
   </si>
   <si>
     <t>22.07.2018</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7666106</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191118</t>
   </si>
   <si>
     <t>N0949</t>
   </si>
   <si>
     <t>Makoundi Bifiga</t>
   </si>
   <si>
     <t>Aldin</t>
   </si>
   <si>
     <t>29.07.2018</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7666107</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191119</t>
   </si>
   <si>
     <t>N0950</t>
   </si>
   <si>
     <t>Muteba</t>
   </si>
   <si>
     <t>Kayembe Jean-Calvin</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7666108</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191099</t>
   </si>
   <si>
     <t>N0951</t>
   </si>
   <si>
     <t>Sukadi</t>
   </si>
   <si>
     <t>André Mutanga</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7666109</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191100</t>
   </si>
   <si>
     <t>N0952</t>
   </si>
   <si>
     <t>Wamba Basolo</t>
   </si>
   <si>
     <t>Merlin</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7666110</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191101</t>
   </si>
   <si>
     <t>N0953</t>
   </si>
   <si>
     <t>Kalumiana</t>
   </si>
   <si>
     <t>Oscar Sibota</t>
   </si>
   <si>
     <t>12.08.2018</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7666111</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191102</t>
   </si>
   <si>
     <t>N0954</t>
   </si>
   <si>
     <t>Ray</t>
   </si>
   <si>
     <t>Prem Mohan</t>
   </si>
   <si>
     <t>18.11.2018</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7689240</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191103</t>
   </si>
   <si>
     <t>N0955</t>
   </si>
   <si>
     <t>Samuel Handojo</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7689241</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191104</t>
   </si>
   <si>
     <t>N0956</t>
   </si>
   <si>
     <t>Wittich</t>
   </si>
   <si>
     <t>Ralph</t>
   </si>
   <si>
     <t>23.12.2018</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7689245</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191105</t>
   </si>
   <si>
     <t>N0957</t>
   </si>
   <si>
     <t>Ayidaana Atinga</t>
   </si>
   <si>
     <t>27.01.2019</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7711156</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191106</t>
   </si>
   <si>
     <t>N0958</t>
   </si>
   <si>
     <t>Kuada</t>
   </si>
   <si>
     <t>Anthony Kofi</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7711157</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191107</t>
   </si>
   <si>
     <t>N0959</t>
   </si>
   <si>
     <t>Nwanza</t>
   </si>
   <si>
     <t>Oscar Kabanga</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7711158</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191108</t>
   </si>
   <si>
     <t>N0960</t>
   </si>
   <si>
     <t>Senyo</t>
   </si>
   <si>
     <t xml:space="preserve">Richard Osei </t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7711159</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191089</t>
   </si>
   <si>
     <t>N0961</t>
   </si>
   <si>
     <t>Ferguson</t>
   </si>
   <si>
     <t>Robert C.</t>
   </si>
   <si>
     <t>10.02.2019</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7733653</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191090</t>
   </si>
   <si>
     <t>N0962</t>
   </si>
   <si>
     <t xml:space="preserve">James Chinkubila </t>
   </si>
   <si>
     <t>31.03.2019</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7745922</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191091</t>
   </si>
   <si>
     <t>N0963</t>
   </si>
   <si>
     <t xml:space="preserve">Zimba </t>
   </si>
   <si>
     <t>Charles Godwin</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7745925</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191092</t>
   </si>
   <si>
     <t>N0964</t>
   </si>
   <si>
     <t>Diniz Vassiliadou</t>
   </si>
   <si>
     <t xml:space="preserve">Dimitrios </t>
   </si>
   <si>
     <t>30.06.2019</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7745934</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191093</t>
   </si>
   <si>
     <t>N0965</t>
   </si>
   <si>
     <t xml:space="preserve">Pöschel </t>
   </si>
   <si>
     <t xml:space="preserve">Stefan </t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7745935</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191094</t>
   </si>
   <si>
     <t>N0966</t>
   </si>
   <si>
     <t xml:space="preserve">Zisowski </t>
   </si>
   <si>
     <t>Thorsten</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7745938</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191095</t>
   </si>
   <si>
     <t>N0967</t>
   </si>
   <si>
     <t>Kabala Mukoka</t>
   </si>
   <si>
     <t>Jean</t>
   </si>
   <si>
     <t>07.07.2019</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7798151</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191096</t>
   </si>
   <si>
     <t>N0968</t>
   </si>
   <si>
     <t>Silabe</t>
   </si>
   <si>
     <t>Patrick Elly</t>
   </si>
   <si>
     <t>30.09.2019</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7757142</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191097</t>
   </si>
   <si>
     <t>N0969</t>
   </si>
   <si>
     <t>Supok</t>
   </si>
   <si>
     <t>Lucas Karlson</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7757143</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191098</t>
   </si>
   <si>
     <t>N0970</t>
   </si>
   <si>
     <t>Sargant</t>
   </si>
   <si>
     <t>Andreas</t>
   </si>
   <si>
     <t>08.12.2019</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7798153</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191079</t>
   </si>
   <si>
     <t>N0971</t>
   </si>
   <si>
     <t>Luhanga</t>
   </si>
   <si>
     <t>Collins Chazilwa</t>
   </si>
   <si>
     <t>13.12.2019</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7798154</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191080</t>
   </si>
   <si>
     <t>N0972</t>
   </si>
   <si>
     <t>Mukwati</t>
   </si>
   <si>
     <t>Curdwell</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7798155</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191081</t>
   </si>
   <si>
     <t>N0973</t>
   </si>
   <si>
     <t>Muekono</t>
   </si>
   <si>
     <t>Futi</t>
   </si>
   <si>
     <t>12.01.2020</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7798156</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191082</t>
   </si>
   <si>
     <t>N0974</t>
   </si>
   <si>
     <t>Suku</t>
   </si>
   <si>
     <t>Domingos Francisco</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7798159</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191083</t>
   </si>
   <si>
     <t>N0975</t>
   </si>
   <si>
     <t>Rheinberger</t>
   </si>
   <si>
     <t>28.06.2020</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7817086</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191084</t>
   </si>
   <si>
     <t>N0976</t>
   </si>
   <si>
     <t>Martig</t>
   </si>
   <si>
     <t>Arnaud</t>
   </si>
   <si>
     <t>20.12.2020</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7845820</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191085</t>
   </si>
   <si>
     <t>N0977</t>
   </si>
   <si>
     <t>Sturm</t>
   </si>
   <si>
     <t>Johathan Karl</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7845822</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191086</t>
   </si>
   <si>
     <t>N0978</t>
   </si>
   <si>
     <t>Pfützner</t>
   </si>
   <si>
     <t>Matthias</t>
   </si>
   <si>
     <t>24.01.2021</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7854589</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191087</t>
   </si>
   <si>
     <t>N0979</t>
   </si>
   <si>
     <t>Gomes</t>
   </si>
   <si>
     <t>19.06.2021</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7876724</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191088</t>
   </si>
   <si>
     <t>N0980</t>
   </si>
   <si>
     <t>Bangawe</t>
   </si>
   <si>
     <t>Kpama Giany</t>
   </si>
   <si>
     <t>18.07.2021</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7881916</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191073</t>
   </si>
   <si>
     <t>N0981</t>
   </si>
   <si>
     <t>Bariza</t>
   </si>
   <si>
     <t>Seni Guy</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7881911</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191070</t>
   </si>
   <si>
     <t>N0982</t>
   </si>
   <si>
     <t>Buabua</t>
   </si>
   <si>
     <t>Kanku Roger</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7881913</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191071</t>
   </si>
   <si>
     <t>N0983</t>
   </si>
   <si>
     <t>Etedika</t>
   </si>
   <si>
     <t>Oscar Ponza</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7881914</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191072</t>
   </si>
   <si>
     <t>N0984</t>
   </si>
   <si>
     <t>Mukinda Mudinganyi</t>
   </si>
   <si>
     <t>Élie Tatien</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7881918</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191074</t>
   </si>
   <si>
     <t>N0985</t>
   </si>
   <si>
     <t>Ngolo Woto</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7881921</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191075</t>
   </si>
   <si>
     <t>N0986</t>
   </si>
   <si>
     <t>Ochogo</t>
   </si>
   <si>
     <t>Daniel Ooko</t>
   </si>
   <si>
     <t>15.08.2021</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7884000</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191076</t>
   </si>
   <si>
     <t>N0987</t>
   </si>
   <si>
     <t>Wanjala</t>
   </si>
   <si>
     <t>Cosmas Barasa</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7884001</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191077</t>
   </si>
   <si>
     <t>N0988</t>
   </si>
   <si>
     <t>Adika-Lavoe</t>
   </si>
   <si>
     <t>Augustus</t>
   </si>
   <si>
     <t>22.08.2021</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7887512</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191078</t>
   </si>
   <si>
     <t>N0989</t>
   </si>
   <si>
     <t>Kachikhawu</t>
   </si>
   <si>
     <t>Alex Mvula Thosi</t>
   </si>
   <si>
     <t>25.09.2021</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/7904430</t>
   </si>
   <si>
     <t>N0990</t>
   </si>
   <si>
     <t>Maliwa Maliwa</t>
   </si>
   <si>
     <t>Luibinda</t>
   </si>
   <si>
     <t>26.09.2021</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7904431</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191060</t>
   </si>
   <si>
     <t>N0991</t>
   </si>
   <si>
     <t>Malikana</t>
   </si>
   <si>
     <t>Imungana</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7904432</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191061</t>
   </si>
   <si>
     <t>N0992</t>
   </si>
   <si>
     <t>Condé</t>
   </si>
   <si>
     <t>Nema Jaques</t>
   </si>
   <si>
     <t>31.10.2021</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7904440</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191062</t>
   </si>
   <si>
     <t>N0993</t>
   </si>
   <si>
     <t>Millimoundo</t>
   </si>
   <si>
     <t>Tamba Sosso Wolle</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7904441</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191063</t>
   </si>
   <si>
     <t>N0994</t>
   </si>
   <si>
     <t>Vicariesmann</t>
   </si>
   <si>
     <t>Ralf</t>
   </si>
   <si>
     <t>14.11.2021</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7904446</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191064</t>
   </si>
   <si>
     <t>N0995</t>
   </si>
   <si>
     <t>Alfazema</t>
   </si>
   <si>
     <t>Artur Sobeso</t>
   </si>
   <si>
     <t>21.11.2021</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7904451</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191065</t>
   </si>
   <si>
     <t>N0996</t>
   </si>
   <si>
     <t>Bourne</t>
   </si>
   <si>
     <t>Bradley Ivan</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7904452</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191066</t>
   </si>
   <si>
     <t>N0997</t>
   </si>
   <si>
     <t>Mabaso</t>
   </si>
   <si>
     <t>Jan Enoch</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7904453</t>
-[...1 lines deleted...]
-  <si>
     <t>N0998</t>
   </si>
   <si>
     <t>Schaeffer, von</t>
   </si>
   <si>
     <t>Werner Newton</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7904454</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191068</t>
   </si>
   <si>
     <t>N0999</t>
   </si>
   <si>
     <t>Zaqueio</t>
   </si>
   <si>
     <t>Davide Judas</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7904455</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191069</t>
   </si>
   <si>
     <t>N1000</t>
   </si>
   <si>
     <t>Fuerbach</t>
   </si>
   <si>
     <t>Mark Richard</t>
   </si>
   <si>
     <t>09.01.2022</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7911085</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191028</t>
   </si>
   <si>
     <t>N1001</t>
   </si>
   <si>
     <t>Klein</t>
   </si>
   <si>
     <t>Lonnie James</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7911086</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191029</t>
   </si>
   <si>
     <t>N1002</t>
   </si>
   <si>
     <t>Schnabel</t>
   </si>
   <si>
     <t>John S.</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7911087</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191030</t>
   </si>
   <si>
     <t>N1003</t>
   </si>
   <si>
     <t>Steinbrueck</t>
   </si>
   <si>
     <t>Brett</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7911088</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191031</t>
   </si>
   <si>
     <t>N1004</t>
   </si>
   <si>
     <t>Mbia</t>
   </si>
   <si>
     <t>Philip Miti</t>
   </si>
   <si>
     <t>27.02.2022</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7920126</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191032</t>
   </si>
   <si>
     <t>N1005</t>
   </si>
   <si>
     <t>Kusnandar</t>
   </si>
   <si>
     <t>Aris</t>
   </si>
   <si>
     <t>13.02.2022</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7925182</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191033</t>
   </si>
   <si>
     <t>N1006</t>
   </si>
   <si>
     <t>Asare</t>
   </si>
   <si>
     <t>Addo Charles</t>
   </si>
   <si>
     <t>27.03.2022</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7925189</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191036</t>
   </si>
   <si>
     <t>N1007</t>
   </si>
   <si>
     <t>Inyang</t>
   </si>
   <si>
     <t>Emmanuel Armstrong</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7925190</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191037</t>
   </si>
   <si>
     <t>N1008</t>
   </si>
   <si>
     <t>Jediel</t>
   </si>
   <si>
     <t>Geoffrey Gwani</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7925556</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191034</t>
   </si>
   <si>
     <t>N1009</t>
   </si>
   <si>
     <t>Kpegasin</t>
   </si>
   <si>
     <t>Felix Barisi</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7925557</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191035</t>
   </si>
   <si>
     <t>N1010</t>
   </si>
   <si>
     <t>Opoku Mensah</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7925191</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191017</t>
   </si>
   <si>
     <t>N1011</t>
   </si>
   <si>
     <t>Wiru</t>
   </si>
   <si>
     <t>Elvis</t>
   </si>
   <si>
     <t>08.05.2022</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7942423</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191018</t>
   </si>
   <si>
     <t>N1012</t>
   </si>
   <si>
     <t>Krack</t>
   </si>
   <si>
     <t>22.05.2022</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7942426</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191019</t>
   </si>
   <si>
     <t>N1013</t>
   </si>
   <si>
     <t>Basso</t>
   </si>
   <si>
     <t>Pablo Antonio</t>
   </si>
   <si>
     <t>05.06.2022</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7942439</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191020</t>
   </si>
   <si>
     <t>N1014</t>
   </si>
   <si>
     <t>Manzelli</t>
   </si>
   <si>
     <t>Nestor Adolfo</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7942441</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191021</t>
   </si>
   <si>
     <t>N1015</t>
   </si>
   <si>
     <t>Videla</t>
   </si>
   <si>
     <t>Claudio Walter</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7942442</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191022</t>
   </si>
   <si>
     <t>N1016</t>
   </si>
   <si>
     <t>Chihana</t>
   </si>
   <si>
     <t>Moffat</t>
   </si>
   <si>
     <t>19.06.2022</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7942450</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191023</t>
   </si>
   <si>
     <t>N1017</t>
   </si>
   <si>
     <t>Kaluma</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7942451</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191024</t>
   </si>
   <si>
     <t>N1018</t>
   </si>
   <si>
     <t>Kamwengo</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7942452</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191025</t>
   </si>
   <si>
     <t>N1019</t>
   </si>
   <si>
     <t>Matekenya</t>
   </si>
   <si>
     <t>Daniel Felemenga</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7942457</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191026</t>
   </si>
   <si>
     <t>N1020</t>
   </si>
   <si>
     <t>Munkombwe</t>
   </si>
   <si>
     <t>Davy</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7942453</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191010</t>
   </si>
   <si>
     <t>N1021</t>
   </si>
   <si>
     <t>Mwila</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7942454</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191011</t>
   </si>
   <si>
     <t>N1022</t>
   </si>
   <si>
     <t>Ng'ambi</t>
   </si>
   <si>
     <t>Paul Lefred</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7942448</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191008</t>
   </si>
   <si>
     <t>N1023</t>
   </si>
   <si>
     <t>Ntiza</t>
   </si>
   <si>
     <t>Joseph Lasson</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7942449</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191009</t>
   </si>
   <si>
     <t>N1024</t>
   </si>
   <si>
     <t>Yakoma</t>
   </si>
   <si>
     <t>Yavwa</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7942455</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191012</t>
   </si>
   <si>
     <t>N1025</t>
   </si>
   <si>
     <t>Zulu</t>
   </si>
   <si>
     <t>Robert Rabson</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7942456</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191013</t>
   </si>
   <si>
     <t>N1026</t>
   </si>
   <si>
     <t>Kaja</t>
   </si>
   <si>
     <t>Kolela Robert</t>
   </si>
   <si>
     <t>03.07.2022</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7944540</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191014</t>
   </si>
   <si>
     <t>N1027</t>
   </si>
   <si>
     <t>Kidiamanga Cyrille</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7944541</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191015</t>
   </si>
   <si>
     <t>N1028</t>
   </si>
   <si>
     <t>Katamba Katembu</t>
   </si>
   <si>
     <t>Cédrick</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/7944542</t>
   </si>
   <si>
     <t>N1029</t>
   </si>
   <si>
     <t>Magangi Amisi</t>
   </si>
   <si>
     <t>Sosthène</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7944545</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191016</t>
   </si>
   <si>
     <t>N1030</t>
   </si>
   <si>
     <t>Mbikayi</t>
   </si>
   <si>
     <t>Muya Jean Paul</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7944546</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190995</t>
   </si>
   <si>
     <t>N1031</t>
   </si>
   <si>
     <t>Mikobi</t>
   </si>
   <si>
     <t>Bope Paul</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7944543</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190993</t>
   </si>
   <si>
     <t>N1032</t>
   </si>
   <si>
     <t>Mpongo</t>
   </si>
   <si>
     <t>Mikobi Jean Bosco</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7944547</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190996</t>
   </si>
   <si>
     <t>N1033</t>
   </si>
   <si>
     <t>Muanda</t>
   </si>
   <si>
     <t>Kabunda Hans</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7944548</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190997</t>
   </si>
   <si>
     <t>N1034</t>
   </si>
   <si>
     <t>Nguamashi</t>
   </si>
   <si>
     <t>Mpenya François</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7944549</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190998</t>
   </si>
   <si>
     <t>N1035</t>
   </si>
   <si>
     <t>Shimatu</t>
   </si>
   <si>
     <t>Mbuyi Jean</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7944544</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190994</t>
   </si>
   <si>
     <t>N1036</t>
   </si>
   <si>
     <t>Mulamba Denis</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7944550</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190999</t>
   </si>
   <si>
     <t>N1037</t>
   </si>
   <si>
     <t>Djassira</t>
   </si>
   <si>
     <t>Nadjinangar</t>
   </si>
   <si>
     <t>10.07.2022</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7979197</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191000</t>
   </si>
   <si>
     <t>N1038</t>
   </si>
   <si>
     <t>Gbangona</t>
   </si>
   <si>
     <t>Azor Justin</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7979198</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191001</t>
   </si>
   <si>
     <t>N1039</t>
   </si>
   <si>
     <t>Ilunga</t>
   </si>
   <si>
     <t>Kalombo Junior</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7979199</t>
+    <t>https://www.nak-zentralarchiv.de/db/8191002</t>
   </si>
   <si>
     <t>N1040</t>
   </si>
   <si>
     <t>Kafunda</t>
   </si>
   <si>
     <t>Luwasaka Michel</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/7979200</t>
   </si>
   <si>
     <t>N1041</t>
   </si>
   <si>
     <t>Mianan</t>
   </si>
   <si>
     <t>Lévi</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/7979201</t>
   </si>
@@ -13587,552 +13584,552 @@
   <si>
     <t>João</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/7960202</t>
   </si>
   <si>
     <t>N1049</t>
   </si>
   <si>
     <t>Pereira Neto Barros dos Anjos</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/7960203</t>
   </si>
   <si>
     <t>N1050</t>
   </si>
   <si>
     <t>Freddie E.</t>
   </si>
   <si>
     <t>15.10.2022</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7960280</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190980</t>
   </si>
   <si>
     <t>N1051</t>
   </si>
   <si>
     <t>Sabal</t>
   </si>
   <si>
     <t>Medie Diomia</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7960281</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190981</t>
   </si>
   <si>
     <t>N1052</t>
   </si>
   <si>
     <t>Hoven, van der</t>
   </si>
   <si>
     <t>Gavin Clint</t>
   </si>
   <si>
     <t>04.12.2022</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7979259</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190982</t>
   </si>
   <si>
     <t>N1053</t>
   </si>
   <si>
     <t>Masule</t>
   </si>
   <si>
     <t>Lubasi Boniface</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/7979260</t>
   </si>
   <si>
     <t>N1054</t>
   </si>
   <si>
     <t>Rakoto</t>
   </si>
   <si>
     <t>Georges Jean-Kas</t>
   </si>
   <si>
     <t>18.12.2022</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7979263</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190983</t>
   </si>
   <si>
     <t>N1055</t>
   </si>
   <si>
     <t>Anangisye</t>
   </si>
   <si>
     <t>08.01.2023</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7993044</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190985</t>
   </si>
   <si>
     <t>N1056</t>
   </si>
   <si>
     <t>Chisenga</t>
   </si>
   <si>
     <t>Obed</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7993047</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190986</t>
   </si>
   <si>
     <t>N1057</t>
   </si>
   <si>
     <t>Macha</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7993049</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190987</t>
   </si>
   <si>
     <t>N1058</t>
   </si>
   <si>
     <t>Msambula</t>
   </si>
   <si>
     <t>Julius Mathayo</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7993051</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190988</t>
   </si>
   <si>
     <t>N1059</t>
   </si>
   <si>
     <t>Njunju</t>
   </si>
   <si>
-    <t>Maeke</t>
-[...2 lines deleted...]
-    <t>https://www.nak-zentralarchiv.de/db/7993054</t>
+    <t>Maeke R.</t>
+  </si>
+  <si>
+    <t>https://www.nak-zentralarchiv.de/db/8190989</t>
   </si>
   <si>
     <t>N1060</t>
   </si>
   <si>
     <t>Ndambo</t>
   </si>
   <si>
     <t>Ringson Munkombwe</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7993056</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190971</t>
   </si>
   <si>
     <t>N1061</t>
   </si>
   <si>
     <t>Ndamba</t>
   </si>
   <si>
     <t>Nestor</t>
   </si>
   <si>
     <t>06.02.2023</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7993062</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190972</t>
   </si>
   <si>
     <t>N1062</t>
   </si>
   <si>
     <t>Walter Peter</t>
   </si>
   <si>
     <t>12.03.2023</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/7994838</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190973</t>
   </si>
   <si>
     <t>N1063</t>
   </si>
   <si>
     <t>Degbe</t>
   </si>
   <si>
     <t>Ablam</t>
   </si>
   <si>
     <t>25.03.2023</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/8000744</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190974</t>
   </si>
   <si>
     <t>N1064</t>
   </si>
   <si>
     <t>Houenou</t>
   </si>
   <si>
     <t>Josias</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/8000745</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190975</t>
   </si>
   <si>
     <t>N1065</t>
   </si>
   <si>
     <t>Leghanza</t>
   </si>
   <si>
     <t>Alain Serge</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8000746</t>
   </si>
   <si>
     <t>N1066</t>
   </si>
   <si>
     <t>Mensah</t>
   </si>
   <si>
     <t>Isaac Kofi Annan</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/8000752</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190976</t>
   </si>
   <si>
     <t>N1067</t>
   </si>
   <si>
     <t>Poku-Akubia</t>
   </si>
   <si>
     <t>Alexander</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/8000747</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190977</t>
   </si>
   <si>
     <t>N1068</t>
   </si>
   <si>
     <t>Arne</t>
   </si>
   <si>
     <t>09.04.2023</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/8015615</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190978</t>
   </si>
   <si>
     <t>N1069</t>
   </si>
   <si>
     <t>Lekay</t>
   </si>
   <si>
     <t>Fredericks Daniel</t>
   </si>
   <si>
     <t>11.06.2023</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/8015621</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190979</t>
   </si>
   <si>
     <t>N1070</t>
   </si>
   <si>
     <t>Linyango</t>
   </si>
   <si>
     <t>Nawa</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/8015622</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190963</t>
   </si>
   <si>
     <t>N1071</t>
   </si>
   <si>
     <t>Mafulo</t>
   </si>
   <si>
     <t>Graham</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/8015623</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190964</t>
   </si>
   <si>
     <t>N1072</t>
   </si>
   <si>
     <t>Mwelwa</t>
   </si>
   <si>
     <t>Sakeni</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8015624</t>
   </si>
   <si>
     <t>N1073</t>
   </si>
   <si>
     <t>Neville</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/8015625</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190965</t>
   </si>
   <si>
     <t>N1074</t>
   </si>
   <si>
     <t>Quansah</t>
   </si>
   <si>
     <t>18.06.2023</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/8015635</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190966</t>
   </si>
   <si>
     <t>N1075</t>
   </si>
   <si>
     <t>Simão</t>
   </si>
   <si>
     <t>Ricardo Kiaku</t>
   </si>
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/8015638</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190967</t>
   </si>
   <si>
     <t>N1076</t>
   </si>
   <si>
     <t>Manzala</t>
   </si>
   <si>
     <t>Giresse Mata</t>
   </si>
   <si>
     <t>16.07.2023</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/8018617</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190968</t>
   </si>
   <si>
     <t>N1077</t>
   </si>
   <si>
     <t>Ndonga</t>
   </si>
   <si>
     <t>Roger Nzambiwisi</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/8018618</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190969</t>
   </si>
   <si>
     <t>N1078</t>
   </si>
   <si>
     <t>Ngoy Ngoy</t>
   </si>
   <si>
     <t>Henri Tshetshe</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8018619</t>
   </si>
   <si>
     <t>N1079</t>
   </si>
   <si>
     <t>Denker</t>
   </si>
   <si>
     <t>Carsten</t>
   </si>
   <si>
     <t>30.07.2023</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/8018625</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190970</t>
   </si>
   <si>
     <t>N1080</t>
   </si>
   <si>
     <t>Reto</t>
   </si>
   <si>
     <t>17.09.2023</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/8028801</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190957</t>
   </si>
   <si>
     <t>N1081</t>
   </si>
   <si>
     <t>Piñeyro</t>
   </si>
   <si>
     <t>Pablo Omar</t>
   </si>
   <si>
     <t>15.10.2023</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/8033892</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190958</t>
   </si>
   <si>
     <t>N1082</t>
   </si>
   <si>
     <t>Ramis</t>
   </si>
   <si>
     <t>Pedro</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8033894</t>
   </si>
   <si>
     <t>N1083</t>
   </si>
   <si>
     <t>Follmann</t>
   </si>
   <si>
     <t>René</t>
   </si>
   <si>
     <t>29.10.2023</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/8033898</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190959</t>
   </si>
   <si>
     <t>N1084</t>
   </si>
   <si>
     <t>Kisselbach</t>
   </si>
   <si>
     <t>Gerd-Günter</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/8033899</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190960</t>
   </si>
   <si>
     <t>N1085</t>
   </si>
   <si>
     <t>Markus, van</t>
   </si>
   <si>
     <t>Reinier</t>
   </si>
   <si>
     <t>14.01.2024</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/8056051</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190961</t>
   </si>
   <si>
     <t>N1086</t>
   </si>
   <si>
     <t>Castro</t>
   </si>
   <si>
     <t>Martin Tuesta</t>
   </si>
   <si>
     <t>04.02.2024</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/8056054</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190962</t>
   </si>
   <si>
     <t>N1087</t>
   </si>
   <si>
     <t>Obiang</t>
   </si>
   <si>
     <t>Salvador Mitogo</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8056573</t>
   </si>
   <si>
     <t>N1088</t>
   </si>
   <si>
     <t>Kasper</t>
   </si>
   <si>
     <t>Helmut Hermann</t>
   </si>
   <si>
     <t>25.02.2024</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8059365</t>
   </si>
   <si>
     <t>N1092</t>
   </si>
   <si>
     <t>Korokai</t>
   </si>
   <si>
     <t>09.06.2024</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/8079341</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190956</t>
   </si>
   <si>
     <t>N1093</t>
   </si>
   <si>
     <t>Musuyi Felecien</t>
   </si>
   <si>
     <t>14.07.2024</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8100635</t>
   </si>
   <si>
     <t>N1094</t>
   </si>
   <si>
     <t>Kapesha</t>
   </si>
   <si>
     <t>Mwitwa Dominique</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8100637</t>
   </si>
@@ -14193,51 +14190,51 @@
   <si>
     <t>Cibwayi Michel</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8100674</t>
   </si>
   <si>
     <t>N1100</t>
   </si>
   <si>
     <t>Tshinsambi</t>
   </si>
   <si>
     <t>Badibanga Samuel</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8100683</t>
   </si>
   <si>
     <t>N1101</t>
   </si>
   <si>
     <t>28.07.2024</t>
   </si>
   <si>
-    <t>https://www.nak-zentralarchiv.de/db/8100712</t>
+    <t>https://www.nak-zentralarchiv.de/db/8190955</t>
   </si>
   <si>
     <t>N1103</t>
   </si>
   <si>
     <t>Mahenge</t>
   </si>
   <si>
     <t>Nico Esili</t>
   </si>
   <si>
     <t>18.08.2024</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8100722</t>
   </si>
   <si>
     <t>N1102</t>
   </si>
   <si>
     <t>Maguhwa</t>
   </si>
   <si>
     <t>Cosmas John</t>
   </si>
@@ -14710,50 +14707,173 @@
     <t>https://www.nak-zentralarchiv.de/db/8161880</t>
   </si>
   <si>
     <t>N1140</t>
   </si>
   <si>
     <t>Limpare</t>
   </si>
   <si>
     <t>Victorino</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8161896</t>
   </si>
   <si>
     <t>N1141</t>
   </si>
   <si>
     <t>Napula</t>
   </si>
   <si>
     <t>Amisse Alberto</t>
   </si>
   <si>
     <t>https://www.nak-zentralarchiv.de/db/8161902</t>
+  </si>
+  <si>
+    <t>N1142</t>
+  </si>
+  <si>
+    <t>Sardinha</t>
+  </si>
+  <si>
+    <t>Miguel Francisco</t>
+  </si>
+  <si>
+    <t>https://www.nak-zentralarchiv.de/db/8161918</t>
+  </si>
+  <si>
+    <t>N1143</t>
+  </si>
+  <si>
+    <t>Nyabute</t>
+  </si>
+  <si>
+    <t>Collince Otieno</t>
+  </si>
+  <si>
+    <t>11.01.2026</t>
+  </si>
+  <si>
+    <t>https://www.nak-zentralarchiv.de/db/8179316</t>
+  </si>
+  <si>
+    <t>N1144</t>
+  </si>
+  <si>
+    <t>Chisi</t>
+  </si>
+  <si>
+    <t>Kondwani</t>
+  </si>
+  <si>
+    <t>08.02.2026</t>
+  </si>
+  <si>
+    <t>https://www.nak-zentralarchiv.de/db/8179326</t>
+  </si>
+  <si>
+    <t>N1145</t>
+  </si>
+  <si>
+    <t>Kenya</t>
+  </si>
+  <si>
+    <t>Joseph Kampamba</t>
+  </si>
+  <si>
+    <t>https://www.nak-zentralarchiv.de/db/8179343</t>
+  </si>
+  <si>
+    <t>N1146</t>
+  </si>
+  <si>
+    <t>Mutondo</t>
+  </si>
+  <si>
+    <t>https://www.nak-zentralarchiv.de/db/8179345</t>
+  </si>
+  <si>
+    <t>N1147</t>
+  </si>
+  <si>
+    <t>Samson Golah</t>
+  </si>
+  <si>
+    <t>https://www.nak-zentralarchiv.de/db/8179351</t>
+  </si>
+  <si>
+    <t>N1148</t>
+  </si>
+  <si>
+    <t>Shanengeta</t>
+  </si>
+  <si>
+    <t>Wisdom</t>
+  </si>
+  <si>
+    <t>https://www.nak-zentralarchiv.de/db/8179356</t>
+  </si>
+  <si>
+    <t>N1149</t>
+  </si>
+  <si>
+    <t>Sikobela</t>
+  </si>
+  <si>
+    <t>Steven</t>
+  </si>
+  <si>
+    <t>https://www.nak-zentralarchiv.de/db/8179358</t>
+  </si>
+  <si>
+    <t>N1150</t>
+  </si>
+  <si>
+    <t>Dietel</t>
+  </si>
+  <si>
+    <t>Mike</t>
+  </si>
+  <si>
+    <t>22.02.2026</t>
+  </si>
+  <si>
+    <t>https://www.nak-zentralarchiv.de/db/8190922</t>
+  </si>
+  <si>
+    <t>N1151</t>
+  </si>
+  <si>
+    <t>Habich</t>
+  </si>
+  <si>
+    <t>15.03.2026</t>
+  </si>
+  <si>
+    <t>https://www.nak-zentralarchiv.de/db/8190929</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -15066,56 +15186,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159901" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6866713" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6867550" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159905" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159906" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7953226" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6867460" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159911" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6866802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6865649" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159910" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159912" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159913" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159914" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159915" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159916" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159917" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159918" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159919" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159920" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159921" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159922" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159923" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159925" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159924" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465575" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465620" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465622" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/424263" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465623" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465624" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465628" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465630" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465631" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465633" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465639" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465641" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465675" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465676" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/424913" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465677" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465678" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465679" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/1692766" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465680" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465681" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465682" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465918" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465920" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465922" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465924" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465928" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/424912" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6466173" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6466273" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6466274" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6466276" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6466282" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6466320" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/424264" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002387" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6466321" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6466322" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/424174" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6466337" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6466496" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6466497" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6466499" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6466503" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6466505" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6466519" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6466546" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/424267" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/424911" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137146" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137145" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6466640" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/424266" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467382" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467386" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467416" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467496" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467506" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467508" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467517" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467526" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467592" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467595" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467681" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7881271" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467846" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467847" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467848" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467850" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467854" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/424910" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467858" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468126" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468215" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468216" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468217" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468218" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468220" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468364" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468429" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468431" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/424270" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468114" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468432" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468435" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468639" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468641" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465515" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468120" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468645" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468647" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/424908" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468650" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468651" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/424907" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468652" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469157" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469159" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469165" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469174" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469175" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469389" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469391" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469445" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469449" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469450" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469456" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469477" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469479" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469482" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469492" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468109" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469502" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469503" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467982" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469504" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469506" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469510" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469512" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/424517" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469541" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469543" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468360" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469545" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/424271" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469691" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469694" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467968" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467943" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469721" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469731" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469737" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467930" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469742" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469760" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469761" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468103" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469762" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467979" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469772" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469773" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469794" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469795" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469983" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469991" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469993" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469994" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469996" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469997" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465517" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469998" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/424455" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468104" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468107" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468045" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470119" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470123" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470129" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470131" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467923" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470038" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470135" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470137" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470140" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470141" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470142" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470146" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470147" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470151" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470166" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470168" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/424454" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470169" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470170" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470172" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470174" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470175" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470177" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470180" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465518" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470184" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468022" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470186" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470465" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470182" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470466" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470467" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467901" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467927" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/424299" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/424298" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470541" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470548" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470550" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470551" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470554" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470588" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470592" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470593" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470594" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470600" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470614" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470616" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470617" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470619" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467962" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468112" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470677" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470679" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470680" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470682" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470687" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470689" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470690" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470691" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470692" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469900" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470700" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470701" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470734" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470735" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470737" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470755" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8002422" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/424272" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470758" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470760" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470868" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470869" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470871" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470879" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470882" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470884" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470886" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470887" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470894" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470906" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470908" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470911" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470914" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470915" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470931" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468105" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470932" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470936" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6472330" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6472334" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6472337" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6472342" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467893" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6472346" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6472445" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6472463" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6473487" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6473488" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6473599" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6473600" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6473704" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6474587" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6474589" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6474687" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6474702" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6474808" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6474922" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467934" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6475945" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6475946" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6475947" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6478536" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6478633" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6478634" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6478637" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6478640" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467958" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6478647" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6478654" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6478759" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6478773" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6478785" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6478801" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6478802" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469901" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6478806" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467971" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6489891" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467952" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6489907" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6489908" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6490006" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6491013" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6491015" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6491017" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6491023" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6491119" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6491120" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6491133" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6491230" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6491233" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6491234" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468028" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6492190" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6492286" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6492379" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6492380" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6492382" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6492386" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6493328" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6493329" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6496612" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6496639" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6496707" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6496708" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6496709" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6496710" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6496711" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6496824" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6496825" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469936" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6496932" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6496937" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6496939" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6496941" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6496942" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6496945" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6496946" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6496947" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6497961" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6497966" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467950" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6497972" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6497978" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6498071" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6498072" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6499009" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6499012" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6499013" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6499014" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6500836" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6500838" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6500839" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6500840" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6500929" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6500930" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6500931" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6501300" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6503006" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6503013" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468032" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6503104" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6503105" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6503130" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/424297" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/424296" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6503148" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6503252" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6503253" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6503254" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6503256" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6503257" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6503258" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6503259" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6503346" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6503347" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6503348" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6503566" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6503568" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6503571" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6503574" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6503582" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6503589" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6503590" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6503593" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6503595" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467895" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6503598" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6503599" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6503600" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/424274" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6503601" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527731" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468110" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6503690" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6503695" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6503696" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6506900" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6506901" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6506976" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6506992" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467917" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/424295" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6506994" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6510585" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6510586" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6510587" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6510601" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6510603" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468020" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6510678" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6510679" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6510682" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6510683" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6511029" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6511031" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6511032" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467859" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470023" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6511119" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6511604" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6511608" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6511609" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6511610" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6511626" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467863" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6511704" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469990" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6511737" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468026" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6511758" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6511759" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6511761" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6511836" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6511849" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6511850" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6511851" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467913" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467919" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468034" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6514850" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467915" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6514851" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6514853" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470019" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6514866" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6514941" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6514942" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6514943" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6514962" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6515084" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6515089" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6515090" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6515174" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6515181" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6515198" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6516886" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6516887" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6516889" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468124" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6518945" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/424294" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467921" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6519131" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6519133" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6519134" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6519135" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468119" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6519136" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6519609" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467948" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6519613" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6519629" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6519630" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6519631" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6519634" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6519707" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6519708" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6519721" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6519723" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520151" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6503251" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467925" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520157" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520170" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467936" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520171" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520172" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520244" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520245" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520247" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/424291" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6506417" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6506418" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470028" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/424290" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468468" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468470" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468471" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6513371" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6516150" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6516151" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6516152" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468024" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6517334" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6517333" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6518389" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6518390" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6518391" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520248" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520249" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520844" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520845" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520846" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520847" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520848" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520850" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520851" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520853" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520866" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520867" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520868" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520869" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520870" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520871" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520872" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8033713" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520874" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520875" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520876" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520879" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520953" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527335" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470029" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520957" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520958" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520960" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520973" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520974" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468111" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467911" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520976" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470000" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520977" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520978" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520979" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520980" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520981" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520982" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468106" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520983" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520985" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467891" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520986" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521005" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469154" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470020" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521059" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467888" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521060" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521061" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521064" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521065" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521066" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/424288" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521067" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521068" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521069" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469989" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521070" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470037" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521085" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521086" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467964" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521156" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521158" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521160" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521161" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521162" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521164" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521165" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521166" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521167" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521168" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521169" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521170" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521171" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6472112" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/424287" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521172" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521173" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468108" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521174" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521176" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521180" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521182" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521183" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521185" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521186" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521187" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521188" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521189" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521191" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521192" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470012" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470001" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521210" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468116" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521212" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521213" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521214" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521215" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467988" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468016" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521216" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521218" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521803" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521804" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6521805" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6523487" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6523488" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6523489" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6523490" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6523491" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6523500" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6523510" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6523512" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6523513" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6523514" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6523515" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6523516" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6523517" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527337" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6524002" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6524003" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6524004" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6524005" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6524006" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6524007" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6524008" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6524009" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6524022" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6524023" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6524024" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6470035" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468018" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465520" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6524025" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6524026" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6524027" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6524028" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6524029" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6524031" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6503688" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6524587" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6524588" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467899" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6524601" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6524603" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6524604" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6524605" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6524606" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6524607" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6524608" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6524609" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6524610" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6524611" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6524612" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6524613" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6524614" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525543" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525544" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525545" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525546" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525547" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525548" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525549" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525562" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525564" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525566" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525567" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525570" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525571" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525572" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525573" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525574" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467941" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525575" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525576" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525577" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525578" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525579" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525580" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525581" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/424286" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467966" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/424284" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525652" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525653" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525654" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525655" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467955" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467984" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525661" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525674" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525675" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525676" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525677" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525678" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467977" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525679" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467406" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525680" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525681" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525682" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525683" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525684" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525685" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467897" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525686" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525687" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525758" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8127377" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467986" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525760" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525761" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525762" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525763" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525765" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525766" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525767" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525768" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525769" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525770" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525771" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525772" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525773" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525774" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525775" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525776" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525777" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525778" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525779" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525780" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525793" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525794" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525795" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525796" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6525797" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6526198" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6469935" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6526200" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527818" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527819" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/424275" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527821" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527822" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527823" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527824" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527827" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527828" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527829" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527830" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527831" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527832" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6468117" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527833" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527834" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527835" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527836" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527837" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527838" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527839" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527840" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527841" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527842" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527843" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527844" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527845" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527846" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527847" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527848" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527849" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527851" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527852" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527853" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527854" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527855" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527856" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527869" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527870" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527873" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6467861" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527874" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527877" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527882" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527884" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527898" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527900" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527901" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527902" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527903" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527905" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527906" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527907" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527909" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527911" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527912" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527916" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527918" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527993" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527994" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527995" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527997" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6527999" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528000" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528001" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528002" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528003" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528004" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528005" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528018" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528019" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528021" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528022" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528023" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528024" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528025" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528026" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528027" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528028" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528029" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528030" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528031" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528032" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528033" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528034" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528035" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528036" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528037" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528038" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528039" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528040" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528041" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528042" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528043" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528044" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528045" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528046" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528047" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528048" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528049" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528050" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528051" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528052" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528053" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528054" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528055" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528056" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528057" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528058" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528059" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528060" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528062" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528131" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528134" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528135" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528136" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528137" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528138" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528139" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528140" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528141" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528142" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528144" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528145" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528146" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528147" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528148" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528149" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528151" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528152" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528153" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528154" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528155" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528156" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528157" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528158" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528159" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528160" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528161" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528163" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528164" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528177" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528178" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528179" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6528180" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6531057" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6573976" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6573977" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6573978" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6573979" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6623210" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6623211" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6619763" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6619764" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6619765" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6619788" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6623303" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6662340" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6724735" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6724737" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6764722" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6766709" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6766710" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6766712" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768766" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768767" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768768" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768771" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768769" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768770" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6768772" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6773954" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6780794" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6780795" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6780796" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6780798" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6808338" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6808339" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6808340" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6808341" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6808342" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6808343" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6808344" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7699503" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7201522" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7201893" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7201894" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7202079" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7569726" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7569727" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7573714" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7573748" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7666106" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7666107" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7666108" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7666109" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7666110" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7666111" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7689240" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7689241" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7689245" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7711156" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7711157" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7711158" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7711159" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7733653" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7745922" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7745925" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7745934" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7745935" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7745938" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7798151" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7757142" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7757143" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7798153" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7798154" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7798155" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7798156" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7798159" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7817086" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7845820" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7845822" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7854589" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7876724" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7881916" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7881911" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7881913" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7881914" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7881918" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7881921" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7884000" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7884001" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7887512" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7904430" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7904431" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7904432" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7904440" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7904441" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7904446" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7904451" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7904452" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7904453" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7904454" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7904455" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7911085" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7911086" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7911087" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7911088" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7920126" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7925182" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7925189" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7925190" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7925556" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7925557" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7925191" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7942423" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7942426" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7942439" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7942441" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7942442" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7942450" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7942451" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7942452" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7942457" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7942453" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7942454" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7942448" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7942449" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7942455" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7942456" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7944540" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7944541" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7944542" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7944545" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7944546" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7944543" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7944547" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7944548" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7944549" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7944544" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7944550" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7979197" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7979198" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7979199" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7979200" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7979201" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7979202" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7948050" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7948051" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7960197" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7960200" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7960201" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7960202" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7960203" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7960280" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7960281" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7979259" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7979260" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7979263" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7993044" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7993047" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7993049" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7993051" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7993054" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7993056" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7993062" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7994838" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8000744" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8000745" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8000746" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8000752" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8000747" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8015615" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8015621" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8015622" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8015623" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8015624" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8015625" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8015635" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8015638" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8018617" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8018618" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8018619" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8018625" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8028801" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8033892" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8033894" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8033898" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8033899" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8056051" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8056054" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8056573" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8059365" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8079341" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100635" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100637" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100641" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100653" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100667" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100671" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100674" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100683" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100712" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100722" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100720" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100727" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100731" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100734" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100737" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100742" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8111546" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8111549" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8111554" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8111558" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8111561" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8111564" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8111567" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8111570" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8111573" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137228" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8122407" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8122411" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8122417" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8122421" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8122425" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8127031" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137158" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137159" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137161" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8140939" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8140940" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8140941" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8140942" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8140943" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8140944" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8140945" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8155263" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8155266" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8155274" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8161872" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8161880" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8161896" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8161902" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159901" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159902" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159904" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159905" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159906" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7953226" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159909" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159911" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6866802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159908" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159910" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159912" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159913" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159914" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159915" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159916" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159917" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159918" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159919" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159920" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159921" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159922" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159923" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159925" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8159924" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195178" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195179" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195180" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195181" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195182" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195183" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465628" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465630" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465631" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465633" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465639" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465641" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465675" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465676" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/424913" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6465677" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195158" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195159" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195160" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195161" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195162" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195163" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195164" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195165" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195166" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195167" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195147" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195148" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195149" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195150" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195151" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195152" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195153" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195154" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195155" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195156" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195137" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195138" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195139" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195140" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195141" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195142" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195143" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195144" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195145" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195146" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195127" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195128" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195129" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195130" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195131" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195132" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195133" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195134" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195135" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195136" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195116" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195117" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195118" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195119" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195120" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195121" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195123" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195122" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195124" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195125" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195105" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195106" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195107" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195108" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195109" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195110" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195111" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195112" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195113" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195114" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195095" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195096" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195097" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195104" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195100" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195101" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195099" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195098" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195102" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8195103" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193957" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193958" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193959" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193960" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193961" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193962" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193963" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193964" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193965" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193966" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193945" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193944" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193946" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193947" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193948" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193949" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193950" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193951" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193952" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193953" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193934" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193935" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193936" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193937" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193938" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193939" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193940" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193941" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193942" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193943" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193924" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193925" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193926" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193927" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193928" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193930" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193929" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193931" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193932" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193933" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193914" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193913" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193915" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193916" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193917" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193918" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193919" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193920" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193921" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193922" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193903" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193904" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193905" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193906" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193907" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193908" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193909" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193910" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193911" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193912" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193892" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193893" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193894" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193895" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193896" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193897" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193898" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193899" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193900" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193901" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193882" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193883" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193884" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193885" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193886" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193887" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193888" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193889" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193890" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193891" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193872" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193873" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193874" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193875" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193876" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193877" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193878" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193879" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193880" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193881" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193863" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193862" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193864" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193865" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193866" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193867" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193869" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193870" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193868" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193871" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193672" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193671" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193673" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193674" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193675" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193676" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193677" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193678" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193679" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193680" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193661" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193664" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193665" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193662" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193663" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193666" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193667" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193668" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193669" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193670" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193650" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193651" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193652" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193653" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193654" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193655" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193656" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193657" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193658" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193659" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193532" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193534" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193535" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193538" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193536" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193537" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193531" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193533" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193539" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193540" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193521" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193522" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193524" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193525" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193523" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193527" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193528" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193529" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193530" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193526" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193511" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193512" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193513" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193514" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193515" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193516" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193517" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193518" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193519" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193520" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193501" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193502" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193503" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193504" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193505" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193507" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193506" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193508" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193509" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193510" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193491" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193492" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193493" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193494" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193497" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193495" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193496" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193498" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193499" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193500" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193480" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193481" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193482" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193483" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193484" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193485" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193486" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193487" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193488" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193489" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193470" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193471" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193472" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193473" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193474" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193475" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193476" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193477" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193478" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193479" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193460" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193461" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193462" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193467" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193468" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193469" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193464" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193465" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193466" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193463" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193445" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193448" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193449" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193451" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193452" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193453" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193446" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193447" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193454" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193455" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193429" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193428" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193430" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193426" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193427" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193431" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193432" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193433" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193434" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193436" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193408" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193409" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193410" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193411" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193412" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193413" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193417" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193414" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193415" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193416" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193389" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193390" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193391" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193393" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193394" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193392" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193395" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193397" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193398" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193399" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193375" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193376" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193377" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193379" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193378" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193380" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193381" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193382" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193383" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193384" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193365" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193366" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193364" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193367" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193368" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193369" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193370" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193371" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193373" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193372" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193354" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193355" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193356" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193357" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193358" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193359" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193360" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193361" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193362" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193363" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193344" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193345" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193346" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193347" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193348" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193349" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193350" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193351" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193352" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193353" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193334" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193335" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193336" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193337" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193338" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193339" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193340" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193341" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193342" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193343" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193328" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193324" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193325" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193326" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193327" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193329" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193330" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193331" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193333" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193332" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193314" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193316" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193317" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193315" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193318" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193319" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193320" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193323" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193321" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193322" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193301" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193303" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193302" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193304" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193305" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193306" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193307" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193308" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193309" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193310" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193291" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193292" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193294" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193293" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193295" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193296" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193297" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193298" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193299" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193300" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193279" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193280" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193281" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193282" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193283" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193284" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193285" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193286" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193288" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8193287" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192828" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192829" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192830" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192831" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192832" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192833" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192834" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192835" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192836" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192837" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192814" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192815" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192816" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192817" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192818" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192819" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192820" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192821" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192822" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192823" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192798" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192797" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192806" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192799" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192805" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192800" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192801" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192802" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192803" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192804" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192787" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192788" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192789" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192790" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192792" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192791" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192793" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192794" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192795" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192796" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192777" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192778" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192779" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192780" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192781" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192782" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192783" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192784" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192785" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192786" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192725" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192726" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192727" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192728" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192729" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192730" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192731" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192734" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192733" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192732" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192714" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192715" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192716" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192722" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192723" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192717" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192718" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192719" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/6520847" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192721" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192705" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192704" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192706" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192707" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192708" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192709" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192710" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192711" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192712" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192713" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192693" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192694" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192696" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192695" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192697" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192698" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192699" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192700" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192701" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192702" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192682" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192683" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192684" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192685" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192686" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192688" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192687" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192689" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192690" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192691" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192613" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192614" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192615" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192617" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192616" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192618" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192619" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192620" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192621" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192622" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192604" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192603" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192607" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192605" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192606" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192608" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192609" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192610" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192611" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192612" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192465" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192466" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192469" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192467" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192470" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192468" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192471" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192472" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192473" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192474" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192460" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192455" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192456" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192457" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192458" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192459" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192461" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192462" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192463" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192464" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192445" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192444" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192446" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192447" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192448" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192449" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192450" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192451" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192452" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192453" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192434" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192435" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192436" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192437" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192438" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192439" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192440" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192441" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192443" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8192442" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191897" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191898" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191901" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191902" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191903" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191904" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191899" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191900" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191905" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191906" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191734" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191735" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191736" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191737" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191738" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191739" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191740" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191741" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191742" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191743" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191722" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191723" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191724" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191729" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191730" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191731" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191726" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191725" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191727" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191728" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191712" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191713" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191714" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191716" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191715" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191717" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191718" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191719" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191720" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191721" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191701" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191702" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191703" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191704" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191705" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191706" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191707" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191708" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191709" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191710" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191691" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191692" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191693" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191694" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191695" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191696" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191697" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191698" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191700" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191699" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191685" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191686" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191687" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191688" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191681" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191682" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191683" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191684" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191689" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191690" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191665" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191666" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191667" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191668" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191669" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191670" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191671" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191672" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191674" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191673" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191655" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191656" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191657" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191658" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191659" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191660" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191661" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191662" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191663" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191664" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191617" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191618" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191619" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191620" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191621" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191622" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191623" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191624" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191625" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191626" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191606" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191607" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191608" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191609" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191610" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191611" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191612" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191613" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191614" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191615" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191067" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191598" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191596" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191599" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191600" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191602" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191603" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191601" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191604" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191605" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191586" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191587" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191588" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191589" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191590" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191593" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191591" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191592" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191594" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191595" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191577" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191576" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191578" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191579" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191580" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191581" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191582" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191583" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191584" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191585" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191566" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191567" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191568" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191569" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191570" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191571" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191573" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191572" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191574" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191575" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191556" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191559" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191557" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191558" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191560" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191561" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191562" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191563" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191564" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191565" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191469" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191470" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191471" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191472" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191473" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191474" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191475" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191476" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191477" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191478" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191458" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191459" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191460" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191461" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191462" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191463" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191464" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191465" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191466" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191467" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191448" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191449" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191450" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191451" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191452" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191453" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191454" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191455" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191456" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191457" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191438" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191437" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191439" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191440" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191441" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191442" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191443" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191444" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191445" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191446" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191427" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191428" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191429" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191430" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191431" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191432" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191433" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191434" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191435" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191436" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191416" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191417" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191418" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191419" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191420" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191421" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191422" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191423" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191424" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191425" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191406" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191407" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191408" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191409" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191410" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191411" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191412" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191413" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191414" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191415" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191396" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191397" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191398" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191399" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191400" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191401" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191402" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191403" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191404" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191405" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191386" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191387" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191388" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191389" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191390" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191391" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191392" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191393" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191394" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191395" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191376" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191377" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191378" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191379" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191381" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191380" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191382" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191383" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191384" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191385" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191365" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191366" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191367" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191368" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191369" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191370" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191371" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191372" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191373" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191374" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191354" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191355" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191356" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191357" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191358" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191359" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191360" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191361" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191362" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191363" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191337" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191338" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191339" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191340" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191341" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191342" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191343" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191344" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191345" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191346" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191150" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191151" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191152" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191153" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191154" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191155" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191156" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191157" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191158" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191159" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191140" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191141" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191142" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191143" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191144" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191145" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191146" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191147" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191148" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191149" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191130" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191131" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191132" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191135" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191133" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191134" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191136" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191137" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191138" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191139" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191120" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191121" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191122" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191123" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191124" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191125" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191126" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191127" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191128" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191129" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191112" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191110" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191111" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191113" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191114" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191115" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191116" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191117" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191118" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191119" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191099" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191100" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191101" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191102" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191103" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191104" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191105" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191106" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191107" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191108" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191089" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191090" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191091" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191092" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191093" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191094" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191095" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191096" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191097" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191098" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191079" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191080" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191081" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191082" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191083" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191084" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191085" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191086" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191087" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191088" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191073" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191070" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191071" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191072" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191074" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191075" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191076" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191077" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191078" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7904430" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191060" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191061" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191062" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191063" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191064" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191065" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191066" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191067" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191068" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191069" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191028" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191029" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191030" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191031" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191032" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191033" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191036" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191037" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191034" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191035" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191017" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191018" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191019" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191020" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191021" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191022" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191023" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191024" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191025" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191026" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191010" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191011" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191008" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191009" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191012" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191013" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191014" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191015" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7944542" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191016" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190995" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190993" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190996" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190997" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190998" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190994" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190999" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191000" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191001" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8191002" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7979200" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7979201" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7979202" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7948050" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7948051" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7960197" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7960200" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7960201" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7960202" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7960203" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190980" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190981" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190982" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/7979260" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190983" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190985" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190986" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190987" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190988" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190989" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190971" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190972" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190973" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190974" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190975" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8000746" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190976" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190977" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190978" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190979" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190963" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190964" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8015624" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190965" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190966" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190967" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190968" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190969" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8018619" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190970" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190957" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190958" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8033894" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190959" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190960" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190961" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190962" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8056573" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8059365" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190956" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100635" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100637" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100641" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100653" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100667" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100671" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100674" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100683" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190955" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100722" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100720" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100727" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100731" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100734" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100737" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8100742" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8111546" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8111549" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8111554" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8111558" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8111561" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8111564" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8111567" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8111570" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8111573" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137228" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8122407" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8122411" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8122417" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8122421" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8122425" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8127031" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137158" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137159" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8137161" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8140939" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8140940" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8140941" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8140942" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8140943" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8140944" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8140945" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8155263" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8155266" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8155274" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8161872" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8161880" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8161896" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8161902" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8161918" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179316" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179326" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179343" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179345" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179351" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179356" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8179358" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190922" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nak-zentralarchiv.de/db/8190929" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E1151"/>
+  <dimension ref="A1:E1161"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" customWidth="1"/>
     <col min="3" max="3" width="20.7109375" customWidth="1"/>
     <col min="4" max="4" width="20.7109375" customWidth="1"/>
     <col min="5" max="5" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -32251,2448 +32371,2618 @@
       </c>
       <c r="C1009" t="s">
         <v>4307</v>
       </c>
       <c r="D1009" t="s">
         <v>4303</v>
       </c>
       <c r="E1009" s="2" t="s">
         <v>4308</v>
       </c>
     </row>
     <row r="1010" spans="1:5">
       <c r="A1010" t="s">
         <v>4309</v>
       </c>
       <c r="B1010" t="s">
         <v>4310</v>
       </c>
       <c r="C1010" t="s">
         <v>4311</v>
       </c>
       <c r="D1010" t="s">
         <v>4303</v>
       </c>
       <c r="E1010" s="2" t="s">
-        <v>4312</v>
+        <v>3122</v>
       </c>
     </row>
     <row r="1011" spans="1:5">
       <c r="A1011" t="s">
+        <v>4312</v>
+      </c>
+      <c r="B1011" t="s">
         <v>4313</v>
       </c>
-      <c r="B1011" t="s">
+      <c r="C1011" t="s">
         <v>4314</v>
-      </c>
-[...1 lines deleted...]
-        <v>4315</v>
       </c>
       <c r="D1011" t="s">
         <v>4303</v>
       </c>
       <c r="E1011" s="2" t="s">
-        <v>4316</v>
+        <v>4315</v>
       </c>
     </row>
     <row r="1012" spans="1:5">
       <c r="A1012" t="s">
+        <v>4316</v>
+      </c>
+      <c r="B1012" t="s">
         <v>4317</v>
       </c>
-      <c r="B1012" t="s">
+      <c r="C1012" t="s">
         <v>4318</v>
-      </c>
-[...1 lines deleted...]
-        <v>4319</v>
       </c>
       <c r="D1012" t="s">
         <v>4303</v>
       </c>
       <c r="E1012" s="2" t="s">
-        <v>4320</v>
+        <v>4319</v>
       </c>
     </row>
     <row r="1013" spans="1:5">
       <c r="A1013" t="s">
+        <v>4320</v>
+      </c>
+      <c r="B1013" t="s">
         <v>4321</v>
       </c>
-      <c r="B1013" t="s">
+      <c r="C1013" t="s">
         <v>4322</v>
       </c>
-      <c r="C1013" t="s">
+      <c r="D1013" t="s">
         <v>4323</v>
       </c>
-      <c r="D1013" t="s">
+      <c r="E1013" s="2" t="s">
         <v>4324</v>
-      </c>
-[...1 lines deleted...]
-        <v>4325</v>
       </c>
     </row>
     <row r="1014" spans="1:5">
       <c r="A1014" t="s">
+        <v>4325</v>
+      </c>
+      <c r="B1014" t="s">
         <v>4326</v>
       </c>
-      <c r="B1014" t="s">
+      <c r="C1014" t="s">
         <v>4327</v>
       </c>
-      <c r="C1014" t="s">
+      <c r="D1014" t="s">
+        <v>4323</v>
+      </c>
+      <c r="E1014" s="2" t="s">
         <v>4328</v>
-      </c>
-[...4 lines deleted...]
-        <v>4329</v>
       </c>
     </row>
     <row r="1015" spans="1:5">
       <c r="A1015" t="s">
+        <v>4329</v>
+      </c>
+      <c r="B1015" t="s">
         <v>4330</v>
       </c>
-      <c r="B1015" t="s">
+      <c r="C1015" t="s">
         <v>4331</v>
       </c>
-      <c r="C1015" t="s">
+      <c r="D1015" t="s">
+        <v>4323</v>
+      </c>
+      <c r="E1015" s="2" t="s">
         <v>4332</v>
-      </c>
-[...4 lines deleted...]
-        <v>4333</v>
       </c>
     </row>
     <row r="1016" spans="1:5">
       <c r="A1016" t="s">
+        <v>4333</v>
+      </c>
+      <c r="B1016" t="s">
         <v>4334</v>
       </c>
-      <c r="B1016" t="s">
+      <c r="C1016" t="s">
         <v>4335</v>
       </c>
-      <c r="C1016" t="s">
+      <c r="D1016" t="s">
+        <v>4323</v>
+      </c>
+      <c r="E1016" s="2" t="s">
         <v>4336</v>
-      </c>
-[...4 lines deleted...]
-        <v>4337</v>
       </c>
     </row>
     <row r="1017" spans="1:5">
       <c r="A1017" t="s">
+        <v>4337</v>
+      </c>
+      <c r="B1017" t="s">
         <v>4338</v>
       </c>
-      <c r="B1017" t="s">
+      <c r="C1017" t="s">
         <v>4339</v>
       </c>
-      <c r="C1017" t="s">
+      <c r="D1017" t="s">
         <v>4340</v>
       </c>
-      <c r="D1017" t="s">
+      <c r="E1017" s="2" t="s">
         <v>4341</v>
-      </c>
-[...1 lines deleted...]
-        <v>4342</v>
       </c>
     </row>
     <row r="1018" spans="1:5">
       <c r="A1018" t="s">
+        <v>4342</v>
+      </c>
+      <c r="B1018" t="s">
         <v>4343</v>
       </c>
-      <c r="B1018" t="s">
+      <c r="C1018" t="s">
         <v>4344</v>
       </c>
-      <c r="C1018" t="s">
+      <c r="D1018" t="s">
         <v>4345</v>
       </c>
-      <c r="D1018" t="s">
+      <c r="E1018" s="2" t="s">
         <v>4346</v>
-      </c>
-[...1 lines deleted...]
-        <v>4347</v>
       </c>
     </row>
     <row r="1019" spans="1:5">
       <c r="A1019" t="s">
+        <v>4347</v>
+      </c>
+      <c r="B1019" t="s">
         <v>4348</v>
       </c>
-      <c r="B1019" t="s">
+      <c r="C1019" t="s">
         <v>4349</v>
       </c>
-      <c r="C1019" t="s">
+      <c r="D1019" t="s">
         <v>4350</v>
       </c>
-      <c r="D1019" t="s">
+      <c r="E1019" s="2" t="s">
         <v>4351</v>
-      </c>
-[...1 lines deleted...]
-        <v>4352</v>
       </c>
     </row>
     <row r="1020" spans="1:5">
       <c r="A1020" t="s">
+        <v>4352</v>
+      </c>
+      <c r="B1020" t="s">
         <v>4353</v>
       </c>
-      <c r="B1020" t="s">
+      <c r="C1020" t="s">
         <v>4354</v>
       </c>
-      <c r="C1020" t="s">
+      <c r="D1020" t="s">
+        <v>4350</v>
+      </c>
+      <c r="E1020" s="2" t="s">
         <v>4355</v>
-      </c>
-[...4 lines deleted...]
-        <v>4356</v>
       </c>
     </row>
     <row r="1021" spans="1:5">
       <c r="A1021" t="s">
+        <v>4356</v>
+      </c>
+      <c r="B1021" t="s">
         <v>4357</v>
       </c>
-      <c r="B1021" t="s">
+      <c r="C1021" t="s">
         <v>4358</v>
       </c>
-      <c r="C1021" t="s">
+      <c r="D1021" t="s">
+        <v>4350</v>
+      </c>
+      <c r="E1021" s="2" t="s">
         <v>4359</v>
-      </c>
-[...4 lines deleted...]
-        <v>4360</v>
       </c>
     </row>
     <row r="1022" spans="1:5">
       <c r="A1022" t="s">
+        <v>4360</v>
+      </c>
+      <c r="B1022" t="s">
         <v>4361</v>
       </c>
-      <c r="B1022" t="s">
+      <c r="C1022" t="s">
         <v>4362</v>
       </c>
-      <c r="C1022" t="s">
+      <c r="D1022" t="s">
+        <v>4350</v>
+      </c>
+      <c r="E1022" s="2" t="s">
         <v>4363</v>
-      </c>
-[...4 lines deleted...]
-        <v>4364</v>
       </c>
     </row>
     <row r="1023" spans="1:5">
       <c r="A1023" t="s">
+        <v>4364</v>
+      </c>
+      <c r="B1023" t="s">
         <v>4365</v>
-      </c>
-[...1 lines deleted...]
-        <v>4366</v>
       </c>
       <c r="C1023" t="s">
         <v>1501</v>
       </c>
       <c r="D1023" t="s">
-        <v>4351</v>
+        <v>4350</v>
       </c>
       <c r="E1023" s="2" t="s">
-        <v>4367</v>
+        <v>4366</v>
       </c>
     </row>
     <row r="1024" spans="1:5">
       <c r="A1024" t="s">
+        <v>4367</v>
+      </c>
+      <c r="B1024" t="s">
         <v>4368</v>
       </c>
-      <c r="B1024" t="s">
+      <c r="C1024" t="s">
         <v>4369</v>
       </c>
-      <c r="C1024" t="s">
+      <c r="D1024" t="s">
         <v>4370</v>
       </c>
-      <c r="D1024" t="s">
+      <c r="E1024" s="2" t="s">
         <v>4371</v>
-      </c>
-[...1 lines deleted...]
-        <v>4372</v>
       </c>
     </row>
     <row r="1025" spans="1:5">
       <c r="A1025" t="s">
+        <v>4372</v>
+      </c>
+      <c r="B1025" t="s">
         <v>4373</v>
-      </c>
-[...1 lines deleted...]
-        <v>4374</v>
       </c>
       <c r="C1025" t="s">
         <v>39</v>
       </c>
       <c r="D1025" t="s">
+        <v>4374</v>
+      </c>
+      <c r="E1025" s="2" t="s">
         <v>4375</v>
-      </c>
-[...1 lines deleted...]
-        <v>4376</v>
       </c>
     </row>
     <row r="1026" spans="1:5">
       <c r="A1026" t="s">
+        <v>4376</v>
+      </c>
+      <c r="B1026" t="s">
         <v>4377</v>
       </c>
-      <c r="B1026" t="s">
+      <c r="C1026" t="s">
         <v>4378</v>
       </c>
-      <c r="C1026" t="s">
+      <c r="D1026" t="s">
         <v>4379</v>
       </c>
-      <c r="D1026" t="s">
+      <c r="E1026" s="2" t="s">
         <v>4380</v>
-      </c>
-[...1 lines deleted...]
-        <v>4381</v>
       </c>
     </row>
     <row r="1027" spans="1:5">
       <c r="A1027" t="s">
+        <v>4381</v>
+      </c>
+      <c r="B1027" t="s">
         <v>4382</v>
       </c>
-      <c r="B1027" t="s">
+      <c r="C1027" t="s">
         <v>4383</v>
       </c>
-      <c r="C1027" t="s">
+      <c r="D1027" t="s">
+        <v>4379</v>
+      </c>
+      <c r="E1027" s="2" t="s">
         <v>4384</v>
-      </c>
-[...4 lines deleted...]
-        <v>4385</v>
       </c>
     </row>
     <row r="1028" spans="1:5">
       <c r="A1028" t="s">
+        <v>4385</v>
+      </c>
+      <c r="B1028" t="s">
         <v>4386</v>
       </c>
-      <c r="B1028" t="s">
+      <c r="C1028" t="s">
         <v>4387</v>
       </c>
-      <c r="C1028" t="s">
+      <c r="D1028" t="s">
+        <v>4379</v>
+      </c>
+      <c r="E1028" s="2" t="s">
         <v>4388</v>
-      </c>
-[...4 lines deleted...]
-        <v>4389</v>
       </c>
     </row>
     <row r="1029" spans="1:5">
       <c r="A1029" t="s">
+        <v>4389</v>
+      </c>
+      <c r="B1029" t="s">
         <v>4390</v>
       </c>
-      <c r="B1029" t="s">
+      <c r="C1029" t="s">
         <v>4391</v>
       </c>
-      <c r="C1029" t="s">
+      <c r="D1029" t="s">
         <v>4392</v>
       </c>
-      <c r="D1029" t="s">
+      <c r="E1029" s="2" t="s">
         <v>4393</v>
-      </c>
-[...1 lines deleted...]
-        <v>4394</v>
       </c>
     </row>
     <row r="1030" spans="1:5">
       <c r="A1030" t="s">
-        <v>4395</v>
+        <v>4394</v>
       </c>
       <c r="B1030" t="s">
         <v>1074</v>
       </c>
       <c r="C1030" t="s">
+        <v>4395</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>4392</v>
+      </c>
+      <c r="E1030" s="2" t="s">
         <v>4396</v>
-      </c>
-[...4 lines deleted...]
-        <v>4397</v>
       </c>
     </row>
     <row r="1031" spans="1:5">
       <c r="A1031" t="s">
+        <v>4397</v>
+      </c>
+      <c r="B1031" t="s">
         <v>4398</v>
-      </c>
-[...1 lines deleted...]
-        <v>4399</v>
       </c>
       <c r="C1031" t="s">
         <v>879</v>
       </c>
       <c r="D1031" t="s">
-        <v>4393</v>
+        <v>4392</v>
       </c>
       <c r="E1031" s="2" t="s">
-        <v>4400</v>
+        <v>4399</v>
       </c>
     </row>
     <row r="1032" spans="1:5">
       <c r="A1032" t="s">
+        <v>4400</v>
+      </c>
+      <c r="B1032" t="s">
         <v>4401</v>
       </c>
-      <c r="B1032" t="s">
+      <c r="C1032" t="s">
         <v>4402</v>
       </c>
-      <c r="C1032" t="s">
+      <c r="D1032" t="s">
+        <v>4392</v>
+      </c>
+      <c r="E1032" s="2" t="s">
         <v>4403</v>
-      </c>
-[...4 lines deleted...]
-        <v>4404</v>
       </c>
     </row>
     <row r="1033" spans="1:5">
       <c r="A1033" t="s">
+        <v>4404</v>
+      </c>
+      <c r="B1033" t="s">
         <v>4405</v>
       </c>
-      <c r="B1033" t="s">
+      <c r="C1033" t="s">
         <v>4406</v>
       </c>
-      <c r="C1033" t="s">
+      <c r="D1033" t="s">
+        <v>4392</v>
+      </c>
+      <c r="E1033" s="2" t="s">
         <v>4407</v>
-      </c>
-[...4 lines deleted...]
-        <v>4408</v>
       </c>
     </row>
     <row r="1034" spans="1:5">
       <c r="A1034" t="s">
+        <v>4408</v>
+      </c>
+      <c r="B1034" t="s">
         <v>4409</v>
-      </c>
-[...1 lines deleted...]
-        <v>4410</v>
       </c>
       <c r="C1034" t="s">
         <v>2136</v>
       </c>
       <c r="D1034" t="s">
-        <v>4393</v>
+        <v>4392</v>
       </c>
       <c r="E1034" s="2" t="s">
-        <v>4411</v>
+        <v>4410</v>
       </c>
     </row>
     <row r="1035" spans="1:5">
       <c r="A1035" t="s">
+        <v>4411</v>
+      </c>
+      <c r="B1035" t="s">
         <v>4412</v>
       </c>
-      <c r="B1035" t="s">
+      <c r="C1035" t="s">
         <v>4413</v>
       </c>
-      <c r="C1035" t="s">
+      <c r="D1035" t="s">
+        <v>4392</v>
+      </c>
+      <c r="E1035" s="2" t="s">
         <v>4414</v>
-      </c>
-[...4 lines deleted...]
-        <v>4415</v>
       </c>
     </row>
     <row r="1036" spans="1:5">
       <c r="A1036" t="s">
+        <v>4415</v>
+      </c>
+      <c r="B1036" t="s">
         <v>4416</v>
       </c>
-      <c r="B1036" t="s">
+      <c r="C1036" t="s">
         <v>4417</v>
       </c>
-      <c r="C1036" t="s">
+      <c r="D1036" t="s">
+        <v>4392</v>
+      </c>
+      <c r="E1036" s="2" t="s">
         <v>4418</v>
-      </c>
-[...4 lines deleted...]
-        <v>4419</v>
       </c>
     </row>
     <row r="1037" spans="1:5">
       <c r="A1037" t="s">
+        <v>4419</v>
+      </c>
+      <c r="B1037" t="s">
         <v>4420</v>
       </c>
-      <c r="B1037" t="s">
+      <c r="C1037" t="s">
         <v>4421</v>
       </c>
-      <c r="C1037" t="s">
+      <c r="D1037" t="s">
+        <v>4392</v>
+      </c>
+      <c r="E1037" s="2" t="s">
         <v>4422</v>
-      </c>
-[...4 lines deleted...]
-        <v>4423</v>
       </c>
     </row>
     <row r="1038" spans="1:5">
       <c r="A1038" t="s">
+        <v>4423</v>
+      </c>
+      <c r="B1038" t="s">
         <v>4424</v>
       </c>
-      <c r="B1038" t="s">
+      <c r="C1038" t="s">
         <v>4425</v>
       </c>
-      <c r="C1038" t="s">
+      <c r="D1038" t="s">
+        <v>4392</v>
+      </c>
+      <c r="E1038" s="2" t="s">
         <v>4426</v>
-      </c>
-[...4 lines deleted...]
-        <v>4427</v>
       </c>
     </row>
     <row r="1039" spans="1:5">
       <c r="A1039" t="s">
+        <v>4427</v>
+      </c>
+      <c r="B1039" t="s">
         <v>4428</v>
       </c>
-      <c r="B1039" t="s">
+      <c r="C1039" t="s">
         <v>4429</v>
       </c>
-      <c r="C1039" t="s">
+      <c r="D1039" t="s">
         <v>4430</v>
       </c>
-      <c r="D1039" t="s">
+      <c r="E1039" s="2" t="s">
         <v>4431</v>
-      </c>
-[...1 lines deleted...]
-        <v>4432</v>
       </c>
     </row>
     <row r="1040" spans="1:5">
       <c r="A1040" t="s">
-        <v>4433</v>
+        <v>4432</v>
       </c>
       <c r="B1040" t="s">
         <v>2731</v>
       </c>
       <c r="C1040" t="s">
+        <v>4433</v>
+      </c>
+      <c r="D1040" t="s">
+        <v>4430</v>
+      </c>
+      <c r="E1040" s="2" t="s">
         <v>4434</v>
-      </c>
-[...4 lines deleted...]
-        <v>4435</v>
       </c>
     </row>
     <row r="1041" spans="1:5">
       <c r="A1041" t="s">
+        <v>4435</v>
+      </c>
+      <c r="B1041" t="s">
         <v>4436</v>
       </c>
-      <c r="B1041" t="s">
+      <c r="C1041" t="s">
         <v>4437</v>
       </c>
-      <c r="C1041" t="s">
+      <c r="D1041" t="s">
+        <v>4430</v>
+      </c>
+      <c r="E1041" s="2" t="s">
         <v>4438</v>
-      </c>
-[...4 lines deleted...]
-        <v>4439</v>
       </c>
     </row>
     <row r="1042" spans="1:5">
       <c r="A1042" t="s">
+        <v>4439</v>
+      </c>
+      <c r="B1042" t="s">
         <v>4440</v>
       </c>
-      <c r="B1042" t="s">
+      <c r="C1042" t="s">
         <v>4441</v>
       </c>
-      <c r="C1042" t="s">
+      <c r="D1042" t="s">
+        <v>4430</v>
+      </c>
+      <c r="E1042" s="2" t="s">
         <v>4442</v>
-      </c>
-[...4 lines deleted...]
-        <v>4443</v>
       </c>
     </row>
     <row r="1043" spans="1:5">
       <c r="A1043" t="s">
+        <v>4443</v>
+      </c>
+      <c r="B1043" t="s">
         <v>4444</v>
       </c>
-      <c r="B1043" t="s">
+      <c r="C1043" t="s">
         <v>4445</v>
       </c>
-      <c r="C1043" t="s">
+      <c r="D1043" t="s">
+        <v>4430</v>
+      </c>
+      <c r="E1043" s="2" t="s">
         <v>4446</v>
-      </c>
-[...4 lines deleted...]
-        <v>4447</v>
       </c>
     </row>
     <row r="1044" spans="1:5">
       <c r="A1044" t="s">
+        <v>4447</v>
+      </c>
+      <c r="B1044" t="s">
         <v>4448</v>
       </c>
-      <c r="B1044" t="s">
+      <c r="C1044" t="s">
         <v>4449</v>
       </c>
-      <c r="C1044" t="s">
+      <c r="D1044" t="s">
+        <v>4430</v>
+      </c>
+      <c r="E1044" s="2" t="s">
         <v>4450</v>
-      </c>
-[...4 lines deleted...]
-        <v>4451</v>
       </c>
     </row>
     <row r="1045" spans="1:5">
       <c r="A1045" t="s">
+        <v>4451</v>
+      </c>
+      <c r="B1045" t="s">
         <v>4452</v>
       </c>
-      <c r="B1045" t="s">
+      <c r="C1045" t="s">
         <v>4453</v>
       </c>
-      <c r="C1045" t="s">
+      <c r="D1045" t="s">
+        <v>4430</v>
+      </c>
+      <c r="E1045" s="2" t="s">
         <v>4454</v>
-      </c>
-[...4 lines deleted...]
-        <v>4455</v>
       </c>
     </row>
     <row r="1046" spans="1:5">
       <c r="A1046" t="s">
+        <v>4455</v>
+      </c>
+      <c r="B1046" t="s">
         <v>4456</v>
       </c>
-      <c r="B1046" t="s">
+      <c r="C1046" t="s">
         <v>4457</v>
       </c>
-      <c r="C1046" t="s">
+      <c r="D1046" t="s">
+        <v>4430</v>
+      </c>
+      <c r="E1046" s="2" t="s">
         <v>4458</v>
-      </c>
-[...4 lines deleted...]
-        <v>4459</v>
       </c>
     </row>
     <row r="1047" spans="1:5">
       <c r="A1047" t="s">
+        <v>4459</v>
+      </c>
+      <c r="B1047" t="s">
         <v>4460</v>
       </c>
-      <c r="B1047" t="s">
+      <c r="C1047" t="s">
         <v>4461</v>
       </c>
-      <c r="C1047" t="s">
+      <c r="D1047" t="s">
+        <v>4430</v>
+      </c>
+      <c r="E1047" s="2" t="s">
         <v>4462</v>
-      </c>
-[...4 lines deleted...]
-        <v>4463</v>
       </c>
     </row>
     <row r="1048" spans="1:5">
       <c r="A1048" t="s">
+        <v>4463</v>
+      </c>
+      <c r="B1048" t="s">
         <v>4464</v>
       </c>
-      <c r="B1048" t="s">
+      <c r="C1048" t="s">
         <v>4465</v>
       </c>
-      <c r="C1048" t="s">
+      <c r="D1048" t="s">
+        <v>4430</v>
+      </c>
+      <c r="E1048" s="2" t="s">
         <v>4466</v>
-      </c>
-[...4 lines deleted...]
-        <v>4467</v>
       </c>
     </row>
     <row r="1049" spans="1:5">
       <c r="A1049" t="s">
-        <v>4468</v>
+        <v>4467</v>
       </c>
       <c r="B1049" t="s">
         <v>2037</v>
       </c>
       <c r="C1049" t="s">
+        <v>4468</v>
+      </c>
+      <c r="D1049" t="s">
+        <v>4430</v>
+      </c>
+      <c r="E1049" s="2" t="s">
         <v>4469</v>
-      </c>
-[...4 lines deleted...]
-        <v>4470</v>
       </c>
     </row>
     <row r="1050" spans="1:5">
       <c r="A1050" t="s">
+        <v>4470</v>
+      </c>
+      <c r="B1050" t="s">
         <v>4471</v>
       </c>
-      <c r="B1050" t="s">
+      <c r="C1050" t="s">
         <v>4472</v>
       </c>
-      <c r="C1050" t="s">
+      <c r="D1050" t="s">
         <v>4473</v>
       </c>
-      <c r="D1050" t="s">
+      <c r="E1050" s="2" t="s">
         <v>4474</v>
-      </c>
-[...1 lines deleted...]
-        <v>4475</v>
       </c>
     </row>
     <row r="1051" spans="1:5">
       <c r="A1051" t="s">
+        <v>4475</v>
+      </c>
+      <c r="B1051" t="s">
         <v>4476</v>
       </c>
-      <c r="B1051" t="s">
+      <c r="C1051" t="s">
         <v>4477</v>
       </c>
-      <c r="C1051" t="s">
+      <c r="D1051" t="s">
+        <v>4473</v>
+      </c>
+      <c r="E1051" s="2" t="s">
         <v>4478</v>
-      </c>
-[...4 lines deleted...]
-        <v>4479</v>
       </c>
     </row>
     <row r="1052" spans="1:5">
       <c r="A1052" t="s">
+        <v>4479</v>
+      </c>
+      <c r="B1052" t="s">
         <v>4480</v>
       </c>
-      <c r="B1052" t="s">
+      <c r="C1052" t="s">
         <v>4481</v>
       </c>
-      <c r="C1052" t="s">
+      <c r="D1052" t="s">
+        <v>4473</v>
+      </c>
+      <c r="E1052" s="2" t="s">
         <v>4482</v>
-      </c>
-[...4 lines deleted...]
-        <v>4483</v>
       </c>
     </row>
     <row r="1053" spans="1:5">
       <c r="A1053" t="s">
+        <v>4483</v>
+      </c>
+      <c r="B1053" t="s">
         <v>4484</v>
       </c>
-      <c r="B1053" t="s">
+      <c r="C1053" t="s">
         <v>4485</v>
       </c>
-      <c r="C1053" t="s">
+      <c r="D1053" t="s">
+        <v>4473</v>
+      </c>
+      <c r="E1053" s="2" t="s">
         <v>4486</v>
-      </c>
-[...4 lines deleted...]
-        <v>4487</v>
       </c>
     </row>
     <row r="1054" spans="1:5">
       <c r="A1054" t="s">
+        <v>4487</v>
+      </c>
+      <c r="B1054" t="s">
         <v>4488</v>
       </c>
-      <c r="B1054" t="s">
+      <c r="C1054" t="s">
         <v>4489</v>
       </c>
-      <c r="C1054" t="s">
+      <c r="D1054" t="s">
+        <v>4473</v>
+      </c>
+      <c r="E1054" s="2" t="s">
         <v>4490</v>
-      </c>
-[...4 lines deleted...]
-        <v>4491</v>
       </c>
     </row>
     <row r="1055" spans="1:5">
       <c r="A1055" t="s">
+        <v>4491</v>
+      </c>
+      <c r="B1055" t="s">
         <v>4492</v>
-      </c>
-[...1 lines deleted...]
-        <v>4493</v>
       </c>
       <c r="C1055" t="s">
         <v>2878</v>
       </c>
       <c r="D1055" t="s">
-        <v>4474</v>
+        <v>4473</v>
       </c>
       <c r="E1055" s="2" t="s">
-        <v>4494</v>
+        <v>4493</v>
       </c>
     </row>
     <row r="1056" spans="1:5">
       <c r="A1056" t="s">
-        <v>4495</v>
+        <v>4494</v>
       </c>
       <c r="B1056" t="s">
         <v>1818</v>
       </c>
       <c r="C1056" t="s">
+        <v>4495</v>
+      </c>
+      <c r="D1056" t="s">
         <v>4496</v>
       </c>
-      <c r="D1056" t="s">
+      <c r="E1056" s="2" t="s">
         <v>4497</v>
-      </c>
-[...1 lines deleted...]
-        <v>4498</v>
       </c>
     </row>
     <row r="1057" spans="1:5">
       <c r="A1057" t="s">
-        <v>4499</v>
+        <v>4498</v>
       </c>
       <c r="B1057" t="s">
         <v>2575</v>
       </c>
       <c r="C1057" t="s">
+        <v>4499</v>
+      </c>
+      <c r="D1057" t="s">
+        <v>4496</v>
+      </c>
+      <c r="E1057" s="2" t="s">
         <v>4500</v>
-      </c>
-[...4 lines deleted...]
-        <v>4501</v>
       </c>
     </row>
     <row r="1058" spans="1:5">
       <c r="A1058" t="s">
+        <v>4501</v>
+      </c>
+      <c r="B1058" t="s">
         <v>4502</v>
       </c>
-      <c r="B1058" t="s">
+      <c r="C1058" t="s">
         <v>4503</v>
       </c>
-      <c r="C1058" t="s">
+      <c r="D1058" t="s">
         <v>4504</v>
       </c>
-      <c r="D1058" t="s">
+      <c r="E1058" s="2" t="s">
         <v>4505</v>
-      </c>
-[...1 lines deleted...]
-        <v>4506</v>
       </c>
     </row>
     <row r="1059" spans="1:5">
       <c r="A1059" t="s">
+        <v>4506</v>
+      </c>
+      <c r="B1059" t="s">
         <v>4507</v>
       </c>
-      <c r="B1059" t="s">
+      <c r="C1059" t="s">
         <v>4508</v>
       </c>
-      <c r="C1059" t="s">
+      <c r="D1059" t="s">
+        <v>4504</v>
+      </c>
+      <c r="E1059" s="2" t="s">
         <v>4509</v>
-      </c>
-[...4 lines deleted...]
-        <v>4510</v>
       </c>
     </row>
     <row r="1060" spans="1:5">
       <c r="A1060" t="s">
+        <v>4510</v>
+      </c>
+      <c r="B1060" t="s">
         <v>4511</v>
       </c>
-      <c r="B1060" t="s">
+      <c r="C1060" t="s">
         <v>4512</v>
       </c>
-      <c r="C1060" t="s">
+      <c r="D1060" t="s">
+        <v>4504</v>
+      </c>
+      <c r="E1060" s="2" t="s">
         <v>4513</v>
-      </c>
-[...4 lines deleted...]
-        <v>4514</v>
       </c>
     </row>
     <row r="1061" spans="1:5">
       <c r="A1061" t="s">
+        <v>4514</v>
+      </c>
+      <c r="B1061" t="s">
         <v>4515</v>
       </c>
-      <c r="B1061" t="s">
+      <c r="C1061" t="s">
         <v>4516</v>
       </c>
-      <c r="C1061" t="s">
+      <c r="D1061" t="s">
+        <v>4504</v>
+      </c>
+      <c r="E1061" s="2" t="s">
         <v>4517</v>
-      </c>
-[...4 lines deleted...]
-        <v>4518</v>
       </c>
     </row>
     <row r="1062" spans="1:5">
       <c r="A1062" t="s">
+        <v>4518</v>
+      </c>
+      <c r="B1062" t="s">
         <v>4519</v>
-      </c>
-[...1 lines deleted...]
-        <v>4520</v>
       </c>
       <c r="C1062" t="s">
         <v>3210</v>
       </c>
       <c r="D1062" t="s">
-        <v>4505</v>
+        <v>4504</v>
       </c>
       <c r="E1062" s="2" t="s">
-        <v>4521</v>
+        <v>4520</v>
       </c>
     </row>
     <row r="1063" spans="1:5">
       <c r="A1063" t="s">
-        <v>4522</v>
+        <v>4521</v>
       </c>
       <c r="B1063" t="s">
         <v>1391</v>
       </c>
       <c r="C1063" t="s">
+        <v>4522</v>
+      </c>
+      <c r="D1063" t="s">
         <v>4523</v>
       </c>
-      <c r="D1063" t="s">
+      <c r="E1063" s="2" t="s">
         <v>4524</v>
-      </c>
-[...1 lines deleted...]
-        <v>4525</v>
       </c>
     </row>
     <row r="1064" spans="1:5">
       <c r="A1064" t="s">
+        <v>4525</v>
+      </c>
+      <c r="B1064" t="s">
         <v>4526</v>
       </c>
-      <c r="B1064" t="s">
+      <c r="C1064" t="s">
         <v>4527</v>
       </c>
-      <c r="C1064" t="s">
+      <c r="D1064" t="s">
+        <v>4523</v>
+      </c>
+      <c r="E1064" s="2" t="s">
         <v>4528</v>
-      </c>
-[...4 lines deleted...]
-        <v>4529</v>
       </c>
     </row>
     <row r="1065" spans="1:5">
       <c r="A1065" t="s">
+        <v>4529</v>
+      </c>
+      <c r="B1065" t="s">
         <v>4530</v>
       </c>
-      <c r="B1065" t="s">
+      <c r="C1065" t="s">
         <v>4531</v>
       </c>
-      <c r="C1065" t="s">
+      <c r="D1065" t="s">
         <v>4532</v>
       </c>
-      <c r="D1065" t="s">
+      <c r="E1065" s="2" t="s">
         <v>4533</v>
-      </c>
-[...1 lines deleted...]
-        <v>4534</v>
       </c>
     </row>
     <row r="1066" spans="1:5">
       <c r="A1066" t="s">
+        <v>4534</v>
+      </c>
+      <c r="B1066" t="s">
         <v>4535</v>
       </c>
-      <c r="B1066" t="s">
+      <c r="C1066" t="s">
         <v>4536</v>
       </c>
-      <c r="C1066" t="s">
+      <c r="D1066" t="s">
+        <v>4532</v>
+      </c>
+      <c r="E1066" s="2" t="s">
         <v>4537</v>
-      </c>
-[...4 lines deleted...]
-        <v>4538</v>
       </c>
     </row>
     <row r="1067" spans="1:5">
       <c r="A1067" t="s">
+        <v>4538</v>
+      </c>
+      <c r="B1067" t="s">
         <v>4539</v>
       </c>
-      <c r="B1067" t="s">
+      <c r="C1067" t="s">
         <v>4540</v>
       </c>
-      <c r="C1067" t="s">
+      <c r="D1067" t="s">
         <v>4541</v>
       </c>
-      <c r="D1067" t="s">
+      <c r="E1067" s="2" t="s">
         <v>4542</v>
-      </c>
-[...1 lines deleted...]
-        <v>4543</v>
       </c>
     </row>
     <row r="1068" spans="1:5">
       <c r="A1068" t="s">
+        <v>4543</v>
+      </c>
+      <c r="B1068" t="s">
         <v>4544</v>
-      </c>
-[...1 lines deleted...]
-        <v>4545</v>
       </c>
       <c r="C1068" t="s">
         <v>4160</v>
       </c>
       <c r="D1068" t="s">
+        <v>4545</v>
+      </c>
+      <c r="E1068" s="2" t="s">
         <v>4546</v>
-      </c>
-[...1 lines deleted...]
-        <v>4547</v>
       </c>
     </row>
     <row r="1069" spans="1:5">
       <c r="A1069" t="s">
+        <v>4547</v>
+      </c>
+      <c r="B1069" t="s">
         <v>4548</v>
       </c>
-      <c r="B1069" t="s">
+      <c r="C1069" t="s">
         <v>4549</v>
       </c>
-      <c r="C1069" t="s">
+      <c r="D1069" t="s">
+        <v>4545</v>
+      </c>
+      <c r="E1069" s="2" t="s">
         <v>4550</v>
-      </c>
-[...4 lines deleted...]
-        <v>4551</v>
       </c>
     </row>
     <row r="1070" spans="1:5">
       <c r="A1070" t="s">
+        <v>4551</v>
+      </c>
+      <c r="B1070" t="s">
         <v>4552</v>
-      </c>
-[...1 lines deleted...]
-        <v>4553</v>
       </c>
       <c r="C1070" t="s">
         <v>612</v>
       </c>
       <c r="D1070" t="s">
-        <v>4546</v>
+        <v>4545</v>
       </c>
       <c r="E1070" s="2" t="s">
-        <v>4554</v>
+        <v>4553</v>
       </c>
     </row>
     <row r="1071" spans="1:5">
       <c r="A1071" t="s">
+        <v>4554</v>
+      </c>
+      <c r="B1071" t="s">
         <v>4555</v>
       </c>
-      <c r="B1071" t="s">
+      <c r="C1071" t="s">
         <v>4556</v>
       </c>
-      <c r="C1071" t="s">
+      <c r="D1071" t="s">
+        <v>4545</v>
+      </c>
+      <c r="E1071" s="2" t="s">
         <v>4557</v>
-      </c>
-[...4 lines deleted...]
-        <v>4558</v>
       </c>
     </row>
     <row r="1072" spans="1:5">
       <c r="A1072" t="s">
+        <v>4558</v>
+      </c>
+      <c r="B1072" t="s">
         <v>4559</v>
       </c>
-      <c r="B1072" t="s">
+      <c r="C1072" t="s">
         <v>4560</v>
       </c>
-      <c r="C1072" t="s">
+      <c r="D1072" t="s">
+        <v>4545</v>
+      </c>
+      <c r="E1072" s="2" t="s">
         <v>4561</v>
-      </c>
-[...4 lines deleted...]
-        <v>4562</v>
       </c>
     </row>
     <row r="1073" spans="1:5">
       <c r="A1073" t="s">
+        <v>4562</v>
+      </c>
+      <c r="B1073" t="s">
         <v>4563</v>
       </c>
-      <c r="B1073" t="s">
+      <c r="C1073" t="s">
         <v>4564</v>
       </c>
-      <c r="C1073" t="s">
+      <c r="D1073" t="s">
+        <v>4545</v>
+      </c>
+      <c r="E1073" s="2" t="s">
         <v>4565</v>
-      </c>
-[...4 lines deleted...]
-        <v>4566</v>
       </c>
     </row>
     <row r="1074" spans="1:5">
       <c r="A1074" t="s">
+        <v>4566</v>
+      </c>
+      <c r="B1074" t="s">
         <v>4567</v>
       </c>
-      <c r="B1074" t="s">
+      <c r="C1074" t="s">
         <v>4568</v>
       </c>
-      <c r="C1074" t="s">
+      <c r="D1074" t="s">
         <v>4569</v>
       </c>
-      <c r="D1074" t="s">
+      <c r="E1074" s="2" t="s">
         <v>4570</v>
-      </c>
-[...1 lines deleted...]
-        <v>4571</v>
       </c>
     </row>
     <row r="1075" spans="1:5">
       <c r="A1075" t="s">
-        <v>4572</v>
+        <v>4571</v>
       </c>
       <c r="B1075" t="s">
         <v>419</v>
       </c>
       <c r="C1075" t="s">
+        <v>4572</v>
+      </c>
+      <c r="D1075" t="s">
         <v>4573</v>
       </c>
-      <c r="D1075" t="s">
+      <c r="E1075" s="2" t="s">
         <v>4574</v>
-      </c>
-[...1 lines deleted...]
-        <v>4575</v>
       </c>
     </row>
     <row r="1076" spans="1:5">
       <c r="A1076" t="s">
+        <v>4575</v>
+      </c>
+      <c r="B1076" t="s">
         <v>4576</v>
       </c>
-      <c r="B1076" t="s">
+      <c r="C1076" t="s">
         <v>4577</v>
       </c>
-      <c r="C1076" t="s">
+      <c r="D1076" t="s">
         <v>4578</v>
       </c>
-      <c r="D1076" t="s">
+      <c r="E1076" s="2" t="s">
         <v>4579</v>
-      </c>
-[...1 lines deleted...]
-        <v>4580</v>
       </c>
     </row>
     <row r="1077" spans="1:5">
       <c r="A1077" t="s">
+        <v>4580</v>
+      </c>
+      <c r="B1077" t="s">
         <v>4581</v>
       </c>
-      <c r="B1077" t="s">
+      <c r="C1077" t="s">
         <v>4582</v>
       </c>
-      <c r="C1077" t="s">
+      <c r="D1077" t="s">
+        <v>4578</v>
+      </c>
+      <c r="E1077" s="2" t="s">
         <v>4583</v>
-      </c>
-[...4 lines deleted...]
-        <v>4584</v>
       </c>
     </row>
     <row r="1078" spans="1:5">
       <c r="A1078" t="s">
+        <v>4584</v>
+      </c>
+      <c r="B1078" t="s">
         <v>4585</v>
       </c>
-      <c r="B1078" t="s">
+      <c r="C1078" t="s">
         <v>4586</v>
       </c>
-      <c r="C1078" t="s">
+      <c r="D1078" t="s">
+        <v>4578</v>
+      </c>
+      <c r="E1078" s="2" t="s">
         <v>4587</v>
-      </c>
-[...4 lines deleted...]
-        <v>4588</v>
       </c>
     </row>
     <row r="1079" spans="1:5">
       <c r="A1079" t="s">
+        <v>4588</v>
+      </c>
+      <c r="B1079" t="s">
         <v>4589</v>
       </c>
-      <c r="B1079" t="s">
+      <c r="C1079" t="s">
         <v>4590</v>
       </c>
-      <c r="C1079" t="s">
+      <c r="D1079" t="s">
+        <v>4578</v>
+      </c>
+      <c r="E1079" s="2" t="s">
         <v>4591</v>
-      </c>
-[...4 lines deleted...]
-        <v>4592</v>
       </c>
     </row>
     <row r="1080" spans="1:5">
       <c r="A1080" t="s">
+        <v>4592</v>
+      </c>
+      <c r="B1080" t="s">
         <v>4593</v>
       </c>
-      <c r="B1080" t="s">
+      <c r="C1080" t="s">
         <v>4594</v>
       </c>
-      <c r="C1080" t="s">
+      <c r="D1080" t="s">
+        <v>4578</v>
+      </c>
+      <c r="E1080" s="2" t="s">
         <v>4595</v>
-      </c>
-[...4 lines deleted...]
-        <v>4596</v>
       </c>
     </row>
     <row r="1081" spans="1:5">
       <c r="A1081" t="s">
-        <v>4597</v>
+        <v>4596</v>
       </c>
       <c r="B1081" t="s">
         <v>545</v>
       </c>
       <c r="C1081" t="s">
+        <v>4597</v>
+      </c>
+      <c r="D1081" t="s">
         <v>4598</v>
       </c>
-      <c r="D1081" t="s">
+      <c r="E1081" s="2" t="s">
         <v>4599</v>
-      </c>
-[...1 lines deleted...]
-        <v>4600</v>
       </c>
     </row>
     <row r="1082" spans="1:5">
       <c r="A1082" t="s">
+        <v>4600</v>
+      </c>
+      <c r="B1082" t="s">
         <v>4601</v>
       </c>
-      <c r="B1082" t="s">
+      <c r="C1082" t="s">
         <v>4602</v>
       </c>
-      <c r="C1082" t="s">
+      <c r="D1082" t="s">
         <v>4603</v>
       </c>
-      <c r="D1082" t="s">
+      <c r="E1082" s="2" t="s">
         <v>4604</v>
-      </c>
-[...1 lines deleted...]
-        <v>4605</v>
       </c>
     </row>
     <row r="1083" spans="1:5">
       <c r="A1083" t="s">
+        <v>4605</v>
+      </c>
+      <c r="B1083" t="s">
         <v>4606</v>
       </c>
-      <c r="B1083" t="s">
+      <c r="C1083" t="s">
         <v>4607</v>
       </c>
-      <c r="C1083" t="s">
+      <c r="D1083" t="s">
+        <v>4603</v>
+      </c>
+      <c r="E1083" s="2" t="s">
         <v>4608</v>
-      </c>
-[...4 lines deleted...]
-        <v>4609</v>
       </c>
     </row>
     <row r="1084" spans="1:5">
       <c r="A1084" t="s">
+        <v>4609</v>
+      </c>
+      <c r="B1084" t="s">
         <v>4610</v>
       </c>
-      <c r="B1084" t="s">
+      <c r="C1084" t="s">
         <v>4611</v>
       </c>
-      <c r="C1084" t="s">
+      <c r="D1084" t="s">
+        <v>4603</v>
+      </c>
+      <c r="E1084" s="2" t="s">
         <v>4612</v>
-      </c>
-[...4 lines deleted...]
-        <v>4613</v>
       </c>
     </row>
     <row r="1085" spans="1:5">
       <c r="A1085" t="s">
+        <v>4613</v>
+      </c>
+      <c r="B1085" t="s">
         <v>4614</v>
       </c>
-      <c r="B1085" t="s">
+      <c r="C1085" t="s">
         <v>4615</v>
       </c>
-      <c r="C1085" t="s">
+      <c r="D1085" t="s">
+        <v>4603</v>
+      </c>
+      <c r="E1085" s="2" t="s">
         <v>4616</v>
-      </c>
-[...4 lines deleted...]
-        <v>4617</v>
       </c>
     </row>
     <row r="1086" spans="1:5">
       <c r="A1086" t="s">
-        <v>4618</v>
+        <v>4617</v>
       </c>
       <c r="B1086" t="s">
         <v>2529</v>
       </c>
       <c r="C1086" t="s">
+        <v>4618</v>
+      </c>
+      <c r="D1086" t="s">
+        <v>4603</v>
+      </c>
+      <c r="E1086" s="2" t="s">
         <v>4619</v>
-      </c>
-[...4 lines deleted...]
-        <v>4620</v>
       </c>
     </row>
     <row r="1087" spans="1:5">
       <c r="A1087" t="s">
+        <v>4620</v>
+      </c>
+      <c r="B1087" t="s">
         <v>4621</v>
-      </c>
-[...1 lines deleted...]
-        <v>4622</v>
       </c>
       <c r="C1087" t="s">
         <v>1018</v>
       </c>
       <c r="D1087" t="s">
+        <v>4622</v>
+      </c>
+      <c r="E1087" s="2" t="s">
         <v>4623</v>
-      </c>
-[...1 lines deleted...]
-        <v>4624</v>
       </c>
     </row>
     <row r="1088" spans="1:5">
       <c r="A1088" t="s">
+        <v>4624</v>
+      </c>
+      <c r="B1088" t="s">
         <v>4625</v>
       </c>
-      <c r="B1088" t="s">
+      <c r="C1088" t="s">
         <v>4626</v>
       </c>
-      <c r="C1088" t="s">
+      <c r="D1088" t="s">
         <v>4627</v>
       </c>
-      <c r="D1088" t="s">
+      <c r="E1088" s="2" t="s">
         <v>4628</v>
-      </c>
-[...1 lines deleted...]
-        <v>4629</v>
       </c>
     </row>
     <row r="1089" spans="1:5">
       <c r="A1089" t="s">
+        <v>4629</v>
+      </c>
+      <c r="B1089" t="s">
         <v>4630</v>
       </c>
-      <c r="B1089" t="s">
+      <c r="C1089" t="s">
         <v>4631</v>
       </c>
-      <c r="C1089" t="s">
+      <c r="D1089" t="s">
         <v>4632</v>
       </c>
-      <c r="D1089" t="s">
+      <c r="E1089" s="2" t="s">
         <v>4633</v>
-      </c>
-[...1 lines deleted...]
-        <v>4634</v>
       </c>
     </row>
     <row r="1090" spans="1:5">
       <c r="A1090" t="s">
+        <v>4634</v>
+      </c>
+      <c r="B1090" t="s">
         <v>4635</v>
       </c>
-      <c r="B1090" t="s">
+      <c r="C1090" t="s">
         <v>4636</v>
       </c>
-      <c r="C1090" t="s">
+      <c r="D1090" t="s">
+        <v>4632</v>
+      </c>
+      <c r="E1090" s="2" t="s">
         <v>4637</v>
-      </c>
-[...4 lines deleted...]
-        <v>4638</v>
       </c>
     </row>
     <row r="1091" spans="1:5">
       <c r="A1091" t="s">
+        <v>4638</v>
+      </c>
+      <c r="B1091" t="s">
         <v>4639</v>
       </c>
-      <c r="B1091" t="s">
+      <c r="C1091" t="s">
         <v>4640</v>
       </c>
-      <c r="C1091" t="s">
+      <c r="D1091" t="s">
+        <v>4632</v>
+      </c>
+      <c r="E1091" s="2" t="s">
         <v>4641</v>
-      </c>
-[...4 lines deleted...]
-        <v>4642</v>
       </c>
     </row>
     <row r="1092" spans="1:5">
       <c r="A1092" t="s">
+        <v>4642</v>
+      </c>
+      <c r="B1092" t="s">
         <v>4643</v>
       </c>
-      <c r="B1092" t="s">
+      <c r="C1092" t="s">
         <v>4644</v>
       </c>
-      <c r="C1092" t="s">
+      <c r="D1092" t="s">
         <v>4645</v>
       </c>
-      <c r="D1092" t="s">
+      <c r="E1092" s="2" t="s">
         <v>4646</v>
-      </c>
-[...1 lines deleted...]
-        <v>4647</v>
       </c>
     </row>
     <row r="1093" spans="1:5">
       <c r="A1093" t="s">
-        <v>4648</v>
+        <v>4647</v>
       </c>
       <c r="B1093" t="s">
         <v>1562</v>
       </c>
       <c r="C1093" t="s">
+        <v>4648</v>
+      </c>
+      <c r="D1093" t="s">
         <v>4649</v>
       </c>
-      <c r="D1093" t="s">
+      <c r="E1093" s="2" t="s">
         <v>4650</v>
-      </c>
-[...1 lines deleted...]
-        <v>4651</v>
       </c>
     </row>
     <row r="1094" spans="1:5">
       <c r="A1094" t="s">
+        <v>4651</v>
+      </c>
+      <c r="B1094" t="s">
         <v>4652</v>
       </c>
-      <c r="B1094" t="s">
+      <c r="C1094" t="s">
         <v>4653</v>
       </c>
-      <c r="C1094" t="s">
+      <c r="D1094" t="s">
         <v>4654</v>
       </c>
-      <c r="D1094" t="s">
+      <c r="E1094" s="2" t="s">
         <v>4655</v>
-      </c>
-[...1 lines deleted...]
-        <v>4656</v>
       </c>
     </row>
     <row r="1095" spans="1:5">
       <c r="A1095" t="s">
+        <v>4656</v>
+      </c>
+      <c r="B1095" t="s">
         <v>4657</v>
       </c>
-      <c r="B1095" t="s">
+      <c r="C1095" t="s">
         <v>4658</v>
       </c>
-      <c r="C1095" t="s">
+      <c r="D1095" t="s">
+        <v>4654</v>
+      </c>
+      <c r="E1095" s="2" t="s">
         <v>4659</v>
-      </c>
-[...4 lines deleted...]
-        <v>4660</v>
       </c>
     </row>
     <row r="1096" spans="1:5">
       <c r="A1096" t="s">
+        <v>4660</v>
+      </c>
+      <c r="B1096" t="s">
         <v>4661</v>
       </c>
-      <c r="B1096" t="s">
+      <c r="C1096" t="s">
         <v>4662</v>
       </c>
-      <c r="C1096" t="s">
+      <c r="D1096" t="s">
         <v>4663</v>
       </c>
-      <c r="D1096" t="s">
+      <c r="E1096" s="2" t="s">
         <v>4664</v>
-      </c>
-[...1 lines deleted...]
-        <v>4665</v>
       </c>
     </row>
     <row r="1097" spans="1:5">
       <c r="A1097" t="s">
+        <v>4665</v>
+      </c>
+      <c r="B1097" t="s">
         <v>4666</v>
       </c>
-      <c r="B1097" t="s">
+      <c r="C1097" t="s">
         <v>4667</v>
       </c>
-      <c r="C1097" t="s">
+      <c r="D1097" t="s">
+        <v>4663</v>
+      </c>
+      <c r="E1097" s="2" t="s">
         <v>4668</v>
-      </c>
-[...4 lines deleted...]
-        <v>4669</v>
       </c>
     </row>
     <row r="1098" spans="1:5">
       <c r="A1098" t="s">
+        <v>4669</v>
+      </c>
+      <c r="B1098" t="s">
         <v>4670</v>
       </c>
-      <c r="B1098" t="s">
+      <c r="C1098" t="s">
         <v>4671</v>
       </c>
-      <c r="C1098" t="s">
+      <c r="D1098" t="s">
         <v>4672</v>
       </c>
-      <c r="D1098" t="s">
+      <c r="E1098" s="2" t="s">
         <v>4673</v>
-      </c>
-[...1 lines deleted...]
-        <v>4674</v>
       </c>
     </row>
     <row r="1099" spans="1:5">
       <c r="A1099" t="s">
+        <v>4674</v>
+      </c>
+      <c r="B1099" t="s">
         <v>4675</v>
       </c>
-      <c r="B1099" t="s">
+      <c r="C1099" t="s">
         <v>4676</v>
       </c>
-      <c r="C1099" t="s">
+      <c r="D1099" t="s">
         <v>4677</v>
       </c>
-      <c r="D1099" t="s">
+      <c r="E1099" s="2" t="s">
         <v>4678</v>
-      </c>
-[...1 lines deleted...]
-        <v>4679</v>
       </c>
     </row>
     <row r="1100" spans="1:5">
       <c r="A1100" t="s">
+        <v>4679</v>
+      </c>
+      <c r="B1100" t="s">
         <v>4680</v>
       </c>
-      <c r="B1100" t="s">
+      <c r="C1100" t="s">
         <v>4681</v>
       </c>
-      <c r="C1100" t="s">
+      <c r="D1100" t="s">
+        <v>4677</v>
+      </c>
+      <c r="E1100" s="2" t="s">
         <v>4682</v>
-      </c>
-[...4 lines deleted...]
-        <v>4683</v>
       </c>
     </row>
     <row r="1101" spans="1:5">
       <c r="A1101" t="s">
+        <v>4683</v>
+      </c>
+      <c r="B1101" t="s">
         <v>4684</v>
       </c>
-      <c r="B1101" t="s">
+      <c r="C1101" t="s">
         <v>4685</v>
       </c>
-      <c r="C1101" t="s">
+      <c r="D1101" t="s">
         <v>4686</v>
       </c>
-      <c r="D1101" t="s">
+      <c r="E1101" s="2" t="s">
         <v>4687</v>
-      </c>
-[...1 lines deleted...]
-        <v>4688</v>
       </c>
     </row>
     <row r="1102" spans="1:5">
       <c r="A1102" t="s">
+        <v>4688</v>
+      </c>
+      <c r="B1102" t="s">
         <v>4689</v>
-      </c>
-[...1 lines deleted...]
-        <v>4690</v>
       </c>
       <c r="C1102" t="s">
         <v>1726</v>
       </c>
       <c r="D1102" t="s">
+        <v>4690</v>
+      </c>
+      <c r="E1102" s="2" t="s">
         <v>4691</v>
-      </c>
-[...1 lines deleted...]
-        <v>4692</v>
       </c>
     </row>
     <row r="1103" spans="1:5">
       <c r="A1103" t="s">
+        <v>4692</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>4480</v>
+      </c>
+      <c r="C1103" t="s">
         <v>4693</v>
       </c>
-      <c r="B1103" t="s">
-[...2 lines deleted...]
-      <c r="C1103" t="s">
+      <c r="D1103" t="s">
         <v>4694</v>
       </c>
-      <c r="D1103" t="s">
+      <c r="E1103" s="2" t="s">
         <v>4695</v>
-      </c>
-[...1 lines deleted...]
-        <v>4696</v>
       </c>
     </row>
     <row r="1104" spans="1:5">
       <c r="A1104" t="s">
+        <v>4696</v>
+      </c>
+      <c r="B1104" t="s">
         <v>4697</v>
       </c>
-      <c r="B1104" t="s">
+      <c r="C1104" t="s">
         <v>4698</v>
       </c>
-      <c r="C1104" t="s">
+      <c r="D1104" t="s">
+        <v>4694</v>
+      </c>
+      <c r="E1104" s="2" t="s">
         <v>4699</v>
-      </c>
-[...4 lines deleted...]
-        <v>4700</v>
       </c>
     </row>
     <row r="1105" spans="1:5">
       <c r="A1105" t="s">
-        <v>4701</v>
+        <v>4700</v>
       </c>
       <c r="B1105" t="s">
         <v>2279</v>
       </c>
       <c r="C1105" t="s">
+        <v>4701</v>
+      </c>
+      <c r="D1105" t="s">
+        <v>4694</v>
+      </c>
+      <c r="E1105" s="2" t="s">
         <v>4702</v>
-      </c>
-[...4 lines deleted...]
-        <v>4703</v>
       </c>
     </row>
     <row r="1106" spans="1:5">
       <c r="A1106" t="s">
+        <v>4703</v>
+      </c>
+      <c r="B1106" t="s">
         <v>4704</v>
       </c>
-      <c r="B1106" t="s">
+      <c r="C1106" t="s">
         <v>4705</v>
       </c>
-      <c r="C1106" t="s">
+      <c r="D1106" t="s">
+        <v>4694</v>
+      </c>
+      <c r="E1106" s="2" t="s">
         <v>4706</v>
-      </c>
-[...4 lines deleted...]
-        <v>4707</v>
       </c>
     </row>
     <row r="1107" spans="1:5">
       <c r="A1107" t="s">
+        <v>4707</v>
+      </c>
+      <c r="B1107" t="s">
         <v>4708</v>
       </c>
-      <c r="B1107" t="s">
+      <c r="C1107" t="s">
         <v>4709</v>
       </c>
-      <c r="C1107" t="s">
+      <c r="D1107" t="s">
+        <v>4694</v>
+      </c>
+      <c r="E1107" s="2" t="s">
         <v>4710</v>
-      </c>
-[...4 lines deleted...]
-        <v>4711</v>
       </c>
     </row>
     <row r="1108" spans="1:5">
       <c r="A1108" t="s">
+        <v>4711</v>
+      </c>
+      <c r="B1108" t="s">
         <v>4712</v>
       </c>
-      <c r="B1108" t="s">
+      <c r="C1108" t="s">
         <v>4713</v>
       </c>
-      <c r="C1108" t="s">
+      <c r="D1108" t="s">
         <v>4714</v>
       </c>
-      <c r="D1108" t="s">
+      <c r="E1108" s="2" t="s">
         <v>4715</v>
-      </c>
-[...1 lines deleted...]
-        <v>4716</v>
       </c>
     </row>
     <row r="1109" spans="1:5">
       <c r="A1109" t="s">
+        <v>4716</v>
+      </c>
+      <c r="B1109" t="s">
         <v>4717</v>
       </c>
-      <c r="B1109" t="s">
+      <c r="C1109" t="s">
         <v>4718</v>
       </c>
-      <c r="C1109" t="s">
+      <c r="D1109" t="s">
+        <v>4694</v>
+      </c>
+      <c r="E1109" s="2" t="s">
         <v>4719</v>
-      </c>
-[...4 lines deleted...]
-        <v>4720</v>
       </c>
     </row>
     <row r="1110" spans="1:5">
       <c r="A1110" t="s">
+        <v>4720</v>
+      </c>
+      <c r="B1110" t="s">
         <v>4721</v>
       </c>
-      <c r="B1110" t="s">
+      <c r="C1110" t="s">
         <v>4722</v>
       </c>
-      <c r="C1110" t="s">
+      <c r="D1110" t="s">
+        <v>4694</v>
+      </c>
+      <c r="E1110" s="2" t="s">
         <v>4723</v>
-      </c>
-[...4 lines deleted...]
-        <v>4724</v>
       </c>
     </row>
     <row r="1111" spans="1:5">
       <c r="A1111" t="s">
-        <v>4725</v>
+        <v>4724</v>
       </c>
       <c r="B1111" t="s">
         <v>802</v>
       </c>
       <c r="C1111" t="s">
         <v>1734</v>
       </c>
       <c r="D1111" t="s">
+        <v>4725</v>
+      </c>
+      <c r="E1111" s="2" t="s">
         <v>4726</v>
-      </c>
-[...1 lines deleted...]
-        <v>4727</v>
       </c>
     </row>
     <row r="1112" spans="1:5">
       <c r="A1112" t="s">
+        <v>4727</v>
+      </c>
+      <c r="B1112" t="s">
         <v>4728</v>
       </c>
-      <c r="B1112" t="s">
+      <c r="C1112" t="s">
         <v>4729</v>
       </c>
-      <c r="C1112" t="s">
+      <c r="D1112" t="s">
         <v>4730</v>
       </c>
-      <c r="D1112" t="s">
+      <c r="E1112" s="2" t="s">
         <v>4731</v>
-      </c>
-[...1 lines deleted...]
-        <v>4732</v>
       </c>
     </row>
     <row r="1113" spans="1:5">
       <c r="A1113" t="s">
+        <v>4732</v>
+      </c>
+      <c r="B1113" t="s">
         <v>4733</v>
       </c>
-      <c r="B1113" t="s">
+      <c r="C1113" t="s">
         <v>4734</v>
       </c>
-      <c r="C1113" t="s">
+      <c r="D1113" t="s">
+        <v>4730</v>
+      </c>
+      <c r="E1113" s="2" t="s">
         <v>4735</v>
-      </c>
-[...4 lines deleted...]
-        <v>4736</v>
       </c>
     </row>
     <row r="1114" spans="1:5">
       <c r="A1114" t="s">
+        <v>4736</v>
+      </c>
+      <c r="B1114" t="s">
         <v>4737</v>
       </c>
-      <c r="B1114" t="s">
+      <c r="C1114" t="s">
         <v>4738</v>
       </c>
-      <c r="C1114" t="s">
+      <c r="D1114" t="s">
+        <v>4730</v>
+      </c>
+      <c r="E1114" s="2" t="s">
         <v>4739</v>
-      </c>
-[...4 lines deleted...]
-        <v>4740</v>
       </c>
     </row>
     <row r="1115" spans="1:5">
       <c r="A1115" t="s">
+        <v>4740</v>
+      </c>
+      <c r="B1115" t="s">
         <v>4741</v>
       </c>
-      <c r="B1115" t="s">
+      <c r="C1115" t="s">
         <v>4742</v>
       </c>
-      <c r="C1115" t="s">
+      <c r="D1115" t="s">
+        <v>4730</v>
+      </c>
+      <c r="E1115" s="2" t="s">
         <v>4743</v>
-      </c>
-[...4 lines deleted...]
-        <v>4744</v>
       </c>
     </row>
     <row r="1116" spans="1:5">
       <c r="A1116" t="s">
+        <v>4744</v>
+      </c>
+      <c r="B1116" t="s">
         <v>4745</v>
       </c>
-      <c r="B1116" t="s">
+      <c r="C1116" t="s">
         <v>4746</v>
       </c>
-      <c r="C1116" t="s">
+      <c r="D1116" t="s">
+        <v>4730</v>
+      </c>
+      <c r="E1116" s="2" t="s">
         <v>4747</v>
-      </c>
-[...4 lines deleted...]
-        <v>4748</v>
       </c>
     </row>
     <row r="1117" spans="1:5">
       <c r="A1117" t="s">
+        <v>4748</v>
+      </c>
+      <c r="B1117" t="s">
         <v>4749</v>
       </c>
-      <c r="B1117" t="s">
+      <c r="C1117" t="s">
         <v>4750</v>
       </c>
-      <c r="C1117" t="s">
+      <c r="D1117" t="s">
         <v>4751</v>
       </c>
-      <c r="D1117" t="s">
+      <c r="E1117" s="2" t="s">
         <v>4752</v>
-      </c>
-[...1 lines deleted...]
-        <v>4753</v>
       </c>
     </row>
     <row r="1118" spans="1:5">
       <c r="A1118" t="s">
+        <v>4753</v>
+      </c>
+      <c r="B1118" t="s">
         <v>4754</v>
-      </c>
-[...1 lines deleted...]
-        <v>4755</v>
       </c>
       <c r="C1118" t="s">
         <v>3359</v>
       </c>
       <c r="D1118" t="s">
+        <v>4755</v>
+      </c>
+      <c r="E1118" s="2" t="s">
         <v>4756</v>
-      </c>
-[...1 lines deleted...]
-        <v>4757</v>
       </c>
     </row>
     <row r="1119" spans="1:5">
       <c r="A1119" t="s">
-        <v>4758</v>
+        <v>4757</v>
       </c>
       <c r="B1119" t="s">
         <v>1811</v>
       </c>
       <c r="C1119" t="s">
+        <v>4758</v>
+      </c>
+      <c r="D1119" t="s">
         <v>4759</v>
       </c>
-      <c r="D1119" t="s">
+      <c r="E1119" s="2" t="s">
         <v>4760</v>
-      </c>
-[...1 lines deleted...]
-        <v>4761</v>
       </c>
     </row>
     <row r="1120" spans="1:5">
       <c r="A1120" t="s">
+        <v>4761</v>
+      </c>
+      <c r="B1120" t="s">
         <v>4762</v>
       </c>
-      <c r="B1120" t="s">
+      <c r="C1120" t="s">
         <v>4763</v>
       </c>
-      <c r="C1120" t="s">
+      <c r="D1120" t="s">
+        <v>4759</v>
+      </c>
+      <c r="E1120" s="2" t="s">
         <v>4764</v>
-      </c>
-[...4 lines deleted...]
-        <v>4765</v>
       </c>
     </row>
     <row r="1121" spans="1:5">
       <c r="A1121" t="s">
-        <v>4766</v>
+        <v>4765</v>
       </c>
       <c r="B1121" t="s">
         <v>911</v>
       </c>
       <c r="C1121" t="s">
+        <v>4766</v>
+      </c>
+      <c r="D1121" t="s">
+        <v>4759</v>
+      </c>
+      <c r="E1121" s="2" t="s">
         <v>4767</v>
-      </c>
-[...4 lines deleted...]
-        <v>4768</v>
       </c>
     </row>
     <row r="1122" spans="1:5">
       <c r="A1122" t="s">
+        <v>4768</v>
+      </c>
+      <c r="B1122" t="s">
         <v>4769</v>
       </c>
-      <c r="B1122" t="s">
+      <c r="C1122" t="s">
         <v>4770</v>
       </c>
-      <c r="C1122" t="s">
+      <c r="D1122" t="s">
         <v>4771</v>
       </c>
-      <c r="D1122" t="s">
+      <c r="E1122" s="2" t="s">
         <v>4772</v>
-      </c>
-[...1 lines deleted...]
-        <v>4773</v>
       </c>
     </row>
     <row r="1123" spans="1:5">
       <c r="A1123" t="s">
+        <v>4773</v>
+      </c>
+      <c r="B1123" t="s">
         <v>4774</v>
       </c>
-      <c r="B1123" t="s">
+      <c r="C1123" t="s">
         <v>4775</v>
       </c>
-      <c r="C1123" t="s">
+      <c r="D1123" t="s">
+        <v>4771</v>
+      </c>
+      <c r="E1123" s="2" t="s">
         <v>4776</v>
-      </c>
-[...4 lines deleted...]
-        <v>4777</v>
       </c>
     </row>
     <row r="1124" spans="1:5">
       <c r="A1124" t="s">
+        <v>4777</v>
+      </c>
+      <c r="B1124" t="s">
         <v>4778</v>
       </c>
-      <c r="B1124" t="s">
+      <c r="C1124" t="s">
         <v>4779</v>
       </c>
-      <c r="C1124" t="s">
+      <c r="D1124" t="s">
+        <v>4771</v>
+      </c>
+      <c r="E1124" s="2" t="s">
         <v>4780</v>
-      </c>
-[...4 lines deleted...]
-        <v>4781</v>
       </c>
     </row>
     <row r="1125" spans="1:5">
       <c r="A1125" t="s">
+        <v>4781</v>
+      </c>
+      <c r="B1125" t="s">
         <v>4782</v>
-      </c>
-[...1 lines deleted...]
-        <v>4783</v>
       </c>
       <c r="C1125" t="s">
         <v>1855</v>
       </c>
       <c r="D1125" t="s">
+        <v>4783</v>
+      </c>
+      <c r="E1125" s="2" t="s">
         <v>4784</v>
-      </c>
-[...1 lines deleted...]
-        <v>4785</v>
       </c>
     </row>
     <row r="1126" spans="1:5">
       <c r="A1126" t="s">
+        <v>4785</v>
+      </c>
+      <c r="B1126" t="s">
         <v>4786</v>
       </c>
-      <c r="B1126" t="s">
+      <c r="C1126" t="s">
         <v>4787</v>
       </c>
-      <c r="C1126" t="s">
+      <c r="D1126" t="s">
+        <v>4783</v>
+      </c>
+      <c r="E1126" s="2" t="s">
         <v>4788</v>
-      </c>
-[...4 lines deleted...]
-        <v>4789</v>
       </c>
     </row>
     <row r="1127" spans="1:5">
       <c r="A1127" t="s">
+        <v>4789</v>
+      </c>
+      <c r="B1127" t="s">
         <v>4790</v>
       </c>
-      <c r="B1127" t="s">
+      <c r="C1127" t="s">
         <v>4791</v>
       </c>
-      <c r="C1127" t="s">
+      <c r="D1127" t="s">
         <v>4792</v>
       </c>
-      <c r="D1127" t="s">
+      <c r="E1127" s="2" t="s">
         <v>4793</v>
-      </c>
-[...1 lines deleted...]
-        <v>4794</v>
       </c>
     </row>
     <row r="1128" spans="1:5">
       <c r="A1128" t="s">
+        <v>4794</v>
+      </c>
+      <c r="B1128" t="s">
         <v>4795</v>
       </c>
-      <c r="B1128" t="s">
+      <c r="C1128" t="s">
         <v>4796</v>
       </c>
-      <c r="C1128" t="s">
+      <c r="D1128" t="s">
         <v>4797</v>
       </c>
-      <c r="D1128" t="s">
+      <c r="E1128" s="2" t="s">
         <v>4798</v>
-      </c>
-[...1 lines deleted...]
-        <v>4799</v>
       </c>
     </row>
     <row r="1129" spans="1:5">
       <c r="A1129" t="s">
+        <v>4799</v>
+      </c>
+      <c r="B1129" t="s">
         <v>4800</v>
       </c>
-      <c r="B1129" t="s">
+      <c r="C1129" t="s">
         <v>4801</v>
       </c>
-      <c r="C1129" t="s">
+      <c r="D1129" t="s">
+        <v>4797</v>
+      </c>
+      <c r="E1129" s="2" t="s">
         <v>4802</v>
-      </c>
-[...4 lines deleted...]
-        <v>4803</v>
       </c>
     </row>
     <row r="1130" spans="1:5">
       <c r="A1130" t="s">
+        <v>4803</v>
+      </c>
+      <c r="B1130" t="s">
         <v>4804</v>
       </c>
-      <c r="B1130" t="s">
+      <c r="C1130" t="s">
         <v>4805</v>
       </c>
-      <c r="C1130" t="s">
+      <c r="D1130" t="s">
         <v>4806</v>
       </c>
-      <c r="D1130" t="s">
+      <c r="E1130" s="2" t="s">
         <v>4807</v>
-      </c>
-[...1 lines deleted...]
-        <v>4808</v>
       </c>
     </row>
     <row r="1131" spans="1:5">
       <c r="A1131" t="s">
+        <v>4808</v>
+      </c>
+      <c r="B1131" t="s">
         <v>4809</v>
       </c>
-      <c r="B1131" t="s">
+      <c r="C1131" t="s">
         <v>4810</v>
       </c>
-      <c r="C1131" t="s">
+      <c r="D1131" t="s">
         <v>4811</v>
       </c>
-      <c r="D1131" t="s">
+      <c r="E1131" s="2" t="s">
         <v>4812</v>
-      </c>
-[...1 lines deleted...]
-        <v>4813</v>
       </c>
     </row>
     <row r="1132" spans="1:5">
       <c r="A1132" t="s">
+        <v>4813</v>
+      </c>
+      <c r="B1132" t="s">
         <v>4814</v>
       </c>
-      <c r="B1132" t="s">
+      <c r="C1132" t="s">
         <v>4815</v>
       </c>
-      <c r="C1132" t="s">
+      <c r="D1132" t="s">
+        <v>4811</v>
+      </c>
+      <c r="E1132" s="2" t="s">
         <v>4816</v>
-      </c>
-[...4 lines deleted...]
-        <v>4817</v>
       </c>
     </row>
     <row r="1133" spans="1:5">
       <c r="A1133" t="s">
+        <v>4817</v>
+      </c>
+      <c r="B1133" t="s">
         <v>4818</v>
       </c>
-      <c r="B1133" t="s">
+      <c r="C1133" t="s">
         <v>4819</v>
       </c>
-      <c r="C1133" t="s">
+      <c r="D1133" t="s">
         <v>4820</v>
       </c>
-      <c r="D1133" t="s">
+      <c r="E1133" s="2" t="s">
         <v>4821</v>
-      </c>
-[...1 lines deleted...]
-        <v>4822</v>
       </c>
     </row>
     <row r="1134" spans="1:5">
       <c r="A1134" t="s">
+        <v>4822</v>
+      </c>
+      <c r="B1134" t="s">
         <v>4823</v>
       </c>
-      <c r="B1134" t="s">
+      <c r="C1134" t="s">
         <v>4824</v>
       </c>
-      <c r="C1134" t="s">
+      <c r="D1134" t="s">
         <v>4825</v>
       </c>
-      <c r="D1134" t="s">
+      <c r="E1134" s="2" t="s">
         <v>4826</v>
-      </c>
-[...1 lines deleted...]
-        <v>4827</v>
       </c>
     </row>
     <row r="1135" spans="1:5">
       <c r="A1135" t="s">
+        <v>4827</v>
+      </c>
+      <c r="B1135" t="s">
         <v>4828</v>
-      </c>
-[...1 lines deleted...]
-        <v>4829</v>
       </c>
       <c r="C1135" t="s">
         <v>294</v>
       </c>
       <c r="D1135" t="s">
+        <v>4829</v>
+      </c>
+      <c r="E1135" s="2" t="s">
         <v>4830</v>
-      </c>
-[...1 lines deleted...]
-        <v>4831</v>
       </c>
     </row>
     <row r="1136" spans="1:5">
       <c r="A1136" t="s">
+        <v>4831</v>
+      </c>
+      <c r="B1136" t="s">
         <v>4832</v>
       </c>
-      <c r="B1136" t="s">
+      <c r="C1136" t="s">
         <v>4833</v>
       </c>
-      <c r="C1136" t="s">
+      <c r="D1136" t="s">
+        <v>4829</v>
+      </c>
+      <c r="E1136" s="2" t="s">
         <v>4834</v>
-      </c>
-[...4 lines deleted...]
-        <v>4835</v>
       </c>
     </row>
     <row r="1137" spans="1:5">
       <c r="A1137" t="s">
+        <v>4835</v>
+      </c>
+      <c r="B1137" t="s">
         <v>4836</v>
       </c>
-      <c r="B1137" t="s">
+      <c r="C1137" t="s">
         <v>4837</v>
       </c>
-      <c r="C1137" t="s">
+      <c r="D1137" t="s">
+        <v>4829</v>
+      </c>
+      <c r="E1137" s="2" t="s">
         <v>4838</v>
-      </c>
-[...4 lines deleted...]
-        <v>4839</v>
       </c>
     </row>
     <row r="1138" spans="1:5">
       <c r="A1138" t="s">
+        <v>4839</v>
+      </c>
+      <c r="B1138" t="s">
         <v>4840</v>
       </c>
-      <c r="B1138" t="s">
+      <c r="C1138" t="s">
         <v>4841</v>
       </c>
-      <c r="C1138" t="s">
+      <c r="D1138" t="s">
         <v>4842</v>
       </c>
-      <c r="D1138" t="s">
+      <c r="E1138" s="2" t="s">
         <v>4843</v>
-      </c>
-[...1 lines deleted...]
-        <v>4844</v>
       </c>
     </row>
     <row r="1139" spans="1:5">
       <c r="A1139" t="s">
+        <v>4844</v>
+      </c>
+      <c r="B1139" t="s">
         <v>4845</v>
       </c>
-      <c r="B1139" t="s">
+      <c r="C1139" t="s">
         <v>4846</v>
       </c>
-      <c r="C1139" t="s">
+      <c r="D1139" t="s">
+        <v>4842</v>
+      </c>
+      <c r="E1139" s="2" t="s">
         <v>4847</v>
-      </c>
-[...4 lines deleted...]
-        <v>4848</v>
       </c>
     </row>
     <row r="1140" spans="1:5">
       <c r="A1140" t="s">
+        <v>4848</v>
+      </c>
+      <c r="B1140" t="s">
         <v>4849</v>
       </c>
-      <c r="B1140" t="s">
+      <c r="C1140" t="s">
         <v>4850</v>
       </c>
-      <c r="C1140" t="s">
+      <c r="D1140" t="s">
+        <v>4842</v>
+      </c>
+      <c r="E1140" s="2" t="s">
         <v>4851</v>
-      </c>
-[...4 lines deleted...]
-        <v>4852</v>
       </c>
     </row>
     <row r="1141" spans="1:5">
       <c r="A1141" t="s">
+        <v>4852</v>
+      </c>
+      <c r="B1141" t="s">
         <v>4853</v>
       </c>
-      <c r="B1141" t="s">
+      <c r="C1141" t="s">
         <v>4854</v>
       </c>
-      <c r="C1141" t="s">
+      <c r="D1141" t="s">
+        <v>4842</v>
+      </c>
+      <c r="E1141" s="2" t="s">
         <v>4855</v>
-      </c>
-[...4 lines deleted...]
-        <v>4856</v>
       </c>
     </row>
     <row r="1142" spans="1:5">
       <c r="A1142" t="s">
+        <v>4856</v>
+      </c>
+      <c r="B1142" t="s">
         <v>4857</v>
       </c>
-      <c r="B1142" t="s">
+      <c r="C1142" t="s">
         <v>4858</v>
       </c>
-      <c r="C1142" t="s">
+      <c r="D1142" t="s">
+        <v>4842</v>
+      </c>
+      <c r="E1142" s="2" t="s">
         <v>4859</v>
-      </c>
-[...4 lines deleted...]
-        <v>4860</v>
       </c>
     </row>
     <row r="1143" spans="1:5">
       <c r="A1143" t="s">
+        <v>4860</v>
+      </c>
+      <c r="B1143" t="s">
         <v>4861</v>
       </c>
-      <c r="B1143" t="s">
+      <c r="C1143" t="s">
         <v>4862</v>
       </c>
-      <c r="C1143" t="s">
+      <c r="D1143" t="s">
+        <v>4842</v>
+      </c>
+      <c r="E1143" s="2" t="s">
         <v>4863</v>
-      </c>
-[...4 lines deleted...]
-        <v>4864</v>
       </c>
     </row>
     <row r="1144" spans="1:5">
       <c r="A1144" t="s">
+        <v>4864</v>
+      </c>
+      <c r="B1144" t="s">
         <v>4865</v>
       </c>
-      <c r="B1144" t="s">
+      <c r="C1144" t="s">
         <v>4866</v>
       </c>
-      <c r="C1144" t="s">
+      <c r="D1144" t="s">
+        <v>4842</v>
+      </c>
+      <c r="E1144" s="2" t="s">
         <v>4867</v>
-      </c>
-[...4 lines deleted...]
-        <v>4868</v>
       </c>
     </row>
     <row r="1145" spans="1:5">
       <c r="A1145" t="s">
+        <v>4868</v>
+      </c>
+      <c r="B1145" t="s">
         <v>4869</v>
       </c>
-      <c r="B1145" t="s">
+      <c r="C1145" t="s">
         <v>4870</v>
       </c>
-      <c r="C1145" t="s">
+      <c r="D1145" t="s">
         <v>4871</v>
       </c>
-      <c r="D1145" t="s">
+      <c r="E1145" s="2" t="s">
         <v>4872</v>
-      </c>
-[...1 lines deleted...]
-        <v>4873</v>
       </c>
     </row>
     <row r="1146" spans="1:5">
       <c r="A1146" t="s">
+        <v>4873</v>
+      </c>
+      <c r="B1146" t="s">
         <v>4874</v>
       </c>
-      <c r="B1146" t="s">
+      <c r="C1146" t="s">
         <v>4875</v>
       </c>
-      <c r="C1146" t="s">
+      <c r="D1146" t="s">
         <v>4876</v>
       </c>
-      <c r="D1146" t="s">
+      <c r="E1146" s="2" t="s">
         <v>4877</v>
-      </c>
-[...1 lines deleted...]
-        <v>4878</v>
       </c>
     </row>
     <row r="1147" spans="1:5">
       <c r="A1147" t="s">
+        <v>4878</v>
+      </c>
+      <c r="B1147" t="s">
         <v>4879</v>
-      </c>
-[...1 lines deleted...]
-        <v>4880</v>
       </c>
       <c r="C1147" t="s">
         <v>1066</v>
       </c>
       <c r="D1147" t="s">
-        <v>4877</v>
+        <v>4876</v>
       </c>
       <c r="E1147" s="2" t="s">
-        <v>4881</v>
+        <v>4880</v>
       </c>
     </row>
     <row r="1148" spans="1:5">
       <c r="A1148" t="s">
+        <v>4881</v>
+      </c>
+      <c r="B1148" t="s">
         <v>4882</v>
       </c>
-      <c r="B1148" t="s">
+      <c r="C1148" t="s">
         <v>4883</v>
       </c>
-      <c r="C1148" t="s">
+      <c r="D1148" t="s">
         <v>4884</v>
       </c>
-      <c r="D1148" t="s">
+      <c r="E1148" s="2" t="s">
         <v>4885</v>
-      </c>
-[...1 lines deleted...]
-        <v>4886</v>
       </c>
     </row>
     <row r="1149" spans="1:5">
       <c r="A1149" t="s">
+        <v>4886</v>
+      </c>
+      <c r="B1149" t="s">
         <v>4887</v>
       </c>
-      <c r="B1149" t="s">
+      <c r="C1149" t="s">
         <v>4888</v>
       </c>
-      <c r="C1149" t="s">
+      <c r="D1149" t="s">
         <v>4889</v>
       </c>
-      <c r="D1149" t="s">
+      <c r="E1149" s="2" t="s">
         <v>4890</v>
-      </c>
-[...1 lines deleted...]
-        <v>4891</v>
       </c>
     </row>
     <row r="1150" spans="1:5">
       <c r="A1150" t="s">
+        <v>4891</v>
+      </c>
+      <c r="B1150" t="s">
         <v>4892</v>
       </c>
-      <c r="B1150" t="s">
+      <c r="C1150" t="s">
         <v>4893</v>
       </c>
-      <c r="C1150" t="s">
+      <c r="D1150" t="s">
+        <v>4889</v>
+      </c>
+      <c r="E1150" s="2" t="s">
         <v>4894</v>
-      </c>
-[...4 lines deleted...]
-        <v>4895</v>
       </c>
     </row>
     <row r="1151" spans="1:5">
       <c r="A1151" t="s">
+        <v>4895</v>
+      </c>
+      <c r="B1151" t="s">
         <v>4896</v>
       </c>
-      <c r="B1151" t="s">
+      <c r="C1151" t="s">
         <v>4897</v>
       </c>
-      <c r="C1151" t="s">
+      <c r="D1151" t="s">
+        <v>4889</v>
+      </c>
+      <c r="E1151" s="2" t="s">
         <v>4898</v>
       </c>
-      <c r="D1151" t="s">
-[...2 lines deleted...]
-      <c r="E1151" s="2" t="s">
+    </row>
+    <row r="1152" spans="1:5">
+      <c r="A1152" t="s">
         <v>4899</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>4900</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>4901</v>
+      </c>
+      <c r="D1152" t="s">
+        <v>4889</v>
+      </c>
+      <c r="E1152" s="2" t="s">
+        <v>4902</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:5">
+      <c r="A1153" t="s">
+        <v>4903</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>4904</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>4905</v>
+      </c>
+      <c r="D1153" t="s">
+        <v>4906</v>
+      </c>
+      <c r="E1153" s="2" t="s">
+        <v>4907</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:5">
+      <c r="A1154" t="s">
+        <v>4908</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>4909</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>4910</v>
+      </c>
+      <c r="D1154" t="s">
+        <v>4911</v>
+      </c>
+      <c r="E1154" s="2" t="s">
+        <v>4912</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:5">
+      <c r="A1155" t="s">
+        <v>4913</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>4914</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>4915</v>
+      </c>
+      <c r="D1155" t="s">
+        <v>4911</v>
+      </c>
+      <c r="E1155" s="2" t="s">
+        <v>4916</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:5">
+      <c r="A1156" t="s">
+        <v>4917</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>4918</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>266</v>
+      </c>
+      <c r="D1156" t="s">
+        <v>4911</v>
+      </c>
+      <c r="E1156" s="2" t="s">
+        <v>4919</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:5">
+      <c r="A1157" t="s">
+        <v>4920</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>2838</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>4921</v>
+      </c>
+      <c r="D1157" t="s">
+        <v>4911</v>
+      </c>
+      <c r="E1157" s="2" t="s">
+        <v>4922</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:5">
+      <c r="A1158" t="s">
+        <v>4923</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>4924</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>4925</v>
+      </c>
+      <c r="D1158" t="s">
+        <v>4911</v>
+      </c>
+      <c r="E1158" s="2" t="s">
+        <v>4926</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:5">
+      <c r="A1159" t="s">
+        <v>4927</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>4928</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>4929</v>
+      </c>
+      <c r="D1159" t="s">
+        <v>4911</v>
+      </c>
+      <c r="E1159" s="2" t="s">
+        <v>4930</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:5">
+      <c r="A1160" t="s">
+        <v>4931</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>4932</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>4933</v>
+      </c>
+      <c r="D1160" t="s">
+        <v>4934</v>
+      </c>
+      <c r="E1160" s="2" t="s">
+        <v>4935</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:5">
+      <c r="A1161" t="s">
+        <v>4936</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>4937</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D1161" t="s">
+        <v>4938</v>
+      </c>
+      <c r="E1161" s="2" t="s">
+        <v>4939</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="E3" r:id="rId2"/>
     <hyperlink ref="E4" r:id="rId3"/>
     <hyperlink ref="E5" r:id="rId4"/>
     <hyperlink ref="E6" r:id="rId5"/>
     <hyperlink ref="E7" r:id="rId6"/>
     <hyperlink ref="E8" r:id="rId7"/>
     <hyperlink ref="E9" r:id="rId8"/>
     <hyperlink ref="E10" r:id="rId9"/>
     <hyperlink ref="E11" r:id="rId10"/>
     <hyperlink ref="E12" r:id="rId11"/>
     <hyperlink ref="E13" r:id="rId12"/>
     <hyperlink ref="E14" r:id="rId13"/>
     <hyperlink ref="E15" r:id="rId14"/>
     <hyperlink ref="E16" r:id="rId15"/>
     <hyperlink ref="E17" r:id="rId16"/>
     <hyperlink ref="E18" r:id="rId17"/>
     <hyperlink ref="E19" r:id="rId18"/>
     <hyperlink ref="E20" r:id="rId19"/>
     <hyperlink ref="E21" r:id="rId20"/>
     <hyperlink ref="E22" r:id="rId21"/>
@@ -35803,50 +36093,60 @@
     <hyperlink ref="E1127" r:id="rId1126"/>
     <hyperlink ref="E1128" r:id="rId1127"/>
     <hyperlink ref="E1129" r:id="rId1128"/>
     <hyperlink ref="E1130" r:id="rId1129"/>
     <hyperlink ref="E1131" r:id="rId1130"/>
     <hyperlink ref="E1132" r:id="rId1131"/>
     <hyperlink ref="E1133" r:id="rId1132"/>
     <hyperlink ref="E1134" r:id="rId1133"/>
     <hyperlink ref="E1135" r:id="rId1134"/>
     <hyperlink ref="E1136" r:id="rId1135"/>
     <hyperlink ref="E1137" r:id="rId1136"/>
     <hyperlink ref="E1138" r:id="rId1137"/>
     <hyperlink ref="E1139" r:id="rId1138"/>
     <hyperlink ref="E1140" r:id="rId1139"/>
     <hyperlink ref="E1141" r:id="rId1140"/>
     <hyperlink ref="E1142" r:id="rId1141"/>
     <hyperlink ref="E1143" r:id="rId1142"/>
     <hyperlink ref="E1144" r:id="rId1143"/>
     <hyperlink ref="E1145" r:id="rId1144"/>
     <hyperlink ref="E1146" r:id="rId1145"/>
     <hyperlink ref="E1147" r:id="rId1146"/>
     <hyperlink ref="E1148" r:id="rId1147"/>
     <hyperlink ref="E1149" r:id="rId1148"/>
     <hyperlink ref="E1150" r:id="rId1149"/>
     <hyperlink ref="E1151" r:id="rId1150"/>
+    <hyperlink ref="E1152" r:id="rId1151"/>
+    <hyperlink ref="E1153" r:id="rId1152"/>
+    <hyperlink ref="E1154" r:id="rId1153"/>
+    <hyperlink ref="E1155" r:id="rId1154"/>
+    <hyperlink ref="E1156" r:id="rId1155"/>
+    <hyperlink ref="E1157" r:id="rId1156"/>
+    <hyperlink ref="E1158" r:id="rId1157"/>
+    <hyperlink ref="E1159" r:id="rId1158"/>
+    <hyperlink ref="E1160" r:id="rId1159"/>
+    <hyperlink ref="E1161" r:id="rId1160"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>